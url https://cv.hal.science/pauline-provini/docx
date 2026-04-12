--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -200,685 +200,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
+                <w:t xml:space="preserve">The avian vocal system: 3D reconstruction reveals upper vocal tract elongation during head motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.247945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
+                <w:t xml:space="preserve">mnhn-04954479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The avian vocal system: 3D reconstruction reveals upper vocal tract elongation during head motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fournier</w:t>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Olson</w:t>
+                <w:t xml:space="preserve">Franck Bellugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Perez Pimparé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 227 (23), </w:t>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.247945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04954479v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging biological insights enabled by high-resolution 3D motion data: promises, perspectives and pitfalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Foot adaptation to climbing in ovenbirds and woodcreepers (Furnariida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pintore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristen E Crandell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.245138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032099v1</w:t>
+                <w:t xml:space="preserve">hal-03971743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic three-dimensional avian vocal tract model demonstrates how shape affects sound filtering ( Passer domesticus )</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emerging biological insights enabled by high-resolution 3D motion data: promises, perspectives and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel L Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen E Crandell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (Suppl 1), pp.jeb245138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971601v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot adaptation to climbing in ovenbirds and woodcreepers (Furnariida)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic three-dimensional avian vocal tract model demonstrates how shape affects sound filtering ( Passer domesticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Galvão</w:t>
+                <w:t xml:space="preserve">Alireza Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezekiel Heitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mariam Kesba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (198), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971743v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo intraoral waterflow quantification reveals hidden mechanisms of suction feeding in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Hop or Not to Hop? The Answer Is in the Bird Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Höfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1211,64 +1211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic performance of suction feeding is virtually unaffected by variation in the shape of the posterior region of the pharynx in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (9), pp.181249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body 3D kinematics of bird take-off: key role of the legs to propel the trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1504,242 +1504,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implications of the intertarsal joint shape in a terrestrial ( Coturnix coturnix ) versus a semi-aquatic bird ( Callonetta leucophrys )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Abourachid</w:t>
+                <w:t xml:space="preserve">Study on the pelvic system of birds and on the origin of flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341349v1</w:t>
+                <w:t xml:space="preserve">hal-02341363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the pelvic system of birds and on the origin of flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Functional implications of the intertarsal joint shape in a terrestrial ( Coturnix coturnix ) versus a semi-aquatic bird ( Callonetta leucophrys )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 290 (1), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzo.12007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341363v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking, Paddling, Waddling: 3D Kinematics Anatidae Locomotion (Callonetta leucophrys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of the basal bird &amp;lt;i&amp;gt;Sapeornis&amp;lt;/i&amp;gt; from the Early Cretaceous of Liaoning, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">古脊椎动物学报 = Vertebrata PalAsiatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.194-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2322,51 +2322,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based methodology for markerless human motion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics on rock climbing with and without measurement of contact forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9716EA0D"/>
+    <w:nsid w:val="FE38B457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2872,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-provini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04954479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Olson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Wassenbergh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.247945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel L Camp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Crandell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kesba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0728" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galv&#227;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wassenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341341v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1535-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tobalske" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104588" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPZB263-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1721" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0SHHD55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.074484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-provini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04954479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Olson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Wassenbergh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.247945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galv&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Heitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13805" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel L Camp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Crandell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kesba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wassenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341341v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1535-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tobalske" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104588" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPZB263-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1721" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0SHHD55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.074484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>