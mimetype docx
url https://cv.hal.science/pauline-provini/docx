--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -200,685 +200,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The avian vocal system: 3D reconstruction reveals upper vocal tract elongation during head motion</w:t>
+                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fournier</w:t>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Olson</w:t>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Provini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bellugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Perez Pimparé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.247945⟩</w:t>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04954479v1</w:t>
+                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The avian vocal system: 3D reconstruction reveals upper vocal tract elongation during head motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.247945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04954479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot adaptation to climbing in ovenbirds and woodcreepers (Furnariida)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging biological insights enabled by high-resolution 3D motion data: promises, perspectives and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Leblanc</w:t>
+                <w:t xml:space="preserve">Ariel L Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pintore</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Kristen E Crandell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (Suppl 1), pp.jeb245138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971743v1</w:t>
+                <w:t xml:space="preserve">hal-04032099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging biological insights enabled by high-resolution 3D motion data: promises, perspectives and pitfalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Realistic three-dimensional avian vocal tract model demonstrates how shape affects sound filtering ( Passer domesticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Kazemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Kesba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristen E Crandell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.245138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (198), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032099v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic three-dimensional avian vocal tract model demonstrates how shape affects sound filtering ( Passer domesticus )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foot adaptation to climbing in ovenbirds and woodcreepers (Furnariida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pintore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Kazemi</w:t>
+                <w:t xml:space="preserve">Ana Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Kesba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ezekiel Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (198), </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2022.0728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.13805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971601v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo intraoral waterflow quantification reveals hidden mechanisms of suction feeding in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Hop or Not to Hop? The Answer Is in the Bird Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Höfling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,209 +1205,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic performance of suction feeding is virtually unaffected by variation in the shape of the posterior region of the pharynx in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Whole-body 3D kinematics of bird take-off: key role of the legs to propel the trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (9), pp.181249. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (1-2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.181249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-017-1535-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341342v1</w:t>
+                <w:t xml:space="preserve">hal-02341341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body 3D kinematics of bird take-off: key role of the legs to propel the trunk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic performance of suction feeding is virtually unaffected by variation in the shape of the posterior region of the pharynx in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anick Abourachid</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam van Wassenbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105 (1-2), pp.12. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.181249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-017-1535-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.181249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341341v2</w:t>
+                <w:t xml:space="preserve">hal-02341342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from wing to leg forces during landing in birds</w:t>
               </w:r>
@@ -1504,242 +1504,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the pelvic system of birds and on the origin of flight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Functional implications of the intertarsal joint shape in a terrestrial ( Coturnix coturnix ) versus a semi-aquatic bird ( Callonetta leucophrys )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 290 (1), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzo.12007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341363v1</w:t>
+                <w:t xml:space="preserve">hal-02341349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implications of the intertarsal joint shape in a terrestrial ( Coturnix coturnix ) versus a semi-aquatic bird ( Callonetta leucophrys )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Abourachid</w:t>
+                <w:t xml:space="preserve">Study on the pelvic system of birds and on the origin of flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02341349v1</w:t>
+                <w:t xml:space="preserve">hal-02341363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking, Paddling, Waddling: 3D Kinematics Anatidae Locomotion (Callonetta leucophrys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of the basal bird &amp;lt;i&amp;gt;Sapeornis&amp;lt;/i&amp;gt; from the Early Cretaceous of Liaoning, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">古脊椎动物学报 = Vertebrata PalAsiatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.194-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2322,51 +2322,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based methodology for markerless human motion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pansiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics on rock climbing with and without measurement of contact forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE38B457"/>
+    <w:nsid w:val="C735CE23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2872,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-provini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04954479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Olson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Wassenbergh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.247945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galv&#227;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Heitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13805" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel L Camp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Crandell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kesba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wassenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341341v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1535-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tobalske" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104588" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPZB263-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1721" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0SHHD55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.074484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-provini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9374-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04954479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Olson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van Wassenbergh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.247945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel L Camp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Crandell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kazemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kesba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0728" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galv&#227;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wassenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341341v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1535-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tobalske" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crandell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.104588" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJPZB263-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1721" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0SHHD55-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.074484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meilak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Courtemanche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>