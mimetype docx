--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3314,246 +3314,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition du vocabulaire au collège : influence du niveau de lecture et des compétences morphologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+                <w:t xml:space="preserve">Using morphological information in French reading: do native and second language children process morphological information in the same way?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486161v1</w:t>
+                <w:t xml:space="preserve">hal-05486178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using morphological information in French reading: do native and second language children process morphological information in the same way?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Casalis</w:t>
+                <w:t xml:space="preserve">Acquisition du vocabulaire au collège : influence du niveau de lecture et des compétences morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486178v1</w:t>
+                <w:t xml:space="preserve">hal-05486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, universite paul valery, Montpellier, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4722,51 +4722,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
+                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
@@ -4797,97 +4797,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495090v1</w:t>
+                <w:t xml:space="preserve">hal-05495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
+                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
@@ -4918,73 +4918,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495106v1</w:t>
+                <w:t xml:space="preserve">hal-05495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written language acquisition in French- Arabic bilingual children: Impact of metalinguistic competences and vocabulary</w:t>
               </w:r>
@@ -5262,260 +5262,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th annual conference of the Society for the Scientific Studies of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Newport beach, CA, United States</w:t>
+              <w:t xml:space="preserve">24rd JURE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495132v1</w:t>
+                <w:t xml:space="preserve">hal-05495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd JURE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">27th annual conference of the Society for the Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Newport beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495134v1</w:t>
+                <w:t xml:space="preserve">hal-05495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of morphological information on the dynamics of handwriting in 6th grade children: Contrasting orthographic and morphological effects</w:t>
               </w:r>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C917D225"/>
+    <w:nsid w:val="D7A1DBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>