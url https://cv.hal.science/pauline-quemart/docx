--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -214,304 +214,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
+                <w:t xml:space="preserve">Influence de la conscience morphologique sur la littératie et la réussite scolaire : une étude longitudinale auprès d’élèves de première année de cycle secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
+              <w:t xml:space="preserve">Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.68-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37571/2025.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046398v1</w:t>
+                <w:t xml:space="preserve">hal-05397345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la conscience morphologique sur la littératie et la réussite scolaire : une étude longitudinale auprès d’élèves de première année de cycle secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (3), pp.68-93. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (5), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37571/2025.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397345v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Morphology Matters for Reading and Spelling Development: A Theoretical and Empirical Perspective in Individuals With and Without Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ardanouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigación en Logopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.61 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -558,77 +558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -683,51 +683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Use Love to Make it Lovely? The Role of Meaning Overlap across Morphological Relatives in the Development of Morphological Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -800,77 +800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing in written word production is based on orthography rather than semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229, pp.103670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -930,51 +930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,77 +1047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1181,77 +1181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1315,51 +1315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the morphological structure of words on the dynamics of handwriting in adults and fourth and sixth grade children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (1), pp.175-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,472 +2201,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling assessment in young students with SLI through a communicative narrative situation: Variations with the type of spelling, lexical versus morphological</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Phonological and Orthographic Shifts on Children's Processing of Written Morphology: a Time-Course Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.363-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2014.912218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950087v1</w:t>
+                <w:t xml:space="preserve">hal-03290358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Phonological and Orthographic Shifts on Children's Processing of Written Morphology: a Time-Course Study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spelling assessment in young students with SLI through a communicative narrative situation: Variations with the type of spelling, lexical versus morphological</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10888438.2014.912218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic and Morphemic Effects in the Written Syllable Counting Task</w:t>
+                <w:t xml:space="preserve">The sentence repetition task: A powerful diagnostic tool for French children with specific language impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Chetail</w:t>
+                <w:t xml:space="preserve">Anne-Lise Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000267⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.3423-3430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078221v1</w:t>
+                <w:t xml:space="preserve">hal-02078248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sentence repetition task: A powerful diagnostic tool for French children with specific language impairment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Leclercq</w:t>
+                <w:t xml:space="preserve">Orthographic and Morphemic Effects in the Written Syllable Counting Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (12), pp.3423-3430. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.457-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078248v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical spelling in children and adolescents with specific language impairment: Variations with the writing situation</w:t>
               </w:r>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne G. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3159,51 +3159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written language acquisition in Arabic-French bilingual children: Impact of metalinguistic skills and vocabulary in the dominant and non-dominant languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3254,77 +3254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices d’un entraînement moteur chez les élèves présentant des difficultés d’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,286 +3356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using morphological information in French reading: do native and second language children process morphological information in the same way?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acquisition du vocabulaire au collège : influence du niveau de lecture et des compétences morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486178v1</w:t>
+                <w:t xml:space="preserve">hal-05486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition du vocabulaire au collège : influence du niveau de lecture et des compétences morphologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using morphological information in French reading: do native and second language children process morphological information in the same way?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486161v1</w:t>
+                <w:t xml:space="preserve">hal-05486178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Augustino Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3660,90 +3660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et vocabulaire au collège : étude comparative chez les élèves avec ou sans dyslexie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhanie Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, universite paul valery, Montpellier, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3781,77 +3781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth Graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3906,133 +3906,133 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling acquisition in adults and children: Examining the role of fine motor skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Online conference/Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho-syllables and syllables affect the dynamics of adjective handwriting in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,51 +4165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact des contraintes de la tâche sur la dynamique de l'écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4385,51 +4385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different tasks can help disentangle levels of activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,51 +4601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing in beginning readers and developmental dyslexic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,312 +4722,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495106v1</w:t>
+                <w:t xml:space="preserve">hal-05495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495090v1</w:t>
+                <w:t xml:space="preserve">hal-05495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written language acquisition in French- Arabic bilingual children: Impact of metalinguistic competences and vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5065,90 +5065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the influence of morphological analysis and contextual effect in the inference of new words meaning in 6th graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,405 +5173,405 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological decomposition during written word production is based on morphemes orthography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Virtual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd JURE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">27th annual conference of the Society for the Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Newport beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495134v1</w:t>
+                <w:t xml:space="preserve">hal-05495132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th annual conference of the Society for the Scientific Studies of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Newport beach, CA, United States</w:t>
+              <w:t xml:space="preserve">24rd JURE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495132v1</w:t>
+                <w:t xml:space="preserve">hal-05495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of morphological information on the dynamics of handwriting in 6th grade children: Contrasting orthographic and morphological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd JURE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5641,51 +5641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion et liens avec l'orthophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la reconnaissance des mots écrits et représentations mentales : l'approche de la psycholinguistique cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et dyslexies du développement: Rôle des unités morphémiques dans la reconnaissance des mots écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lille 3, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6073,51 +6073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des unités morphologiques sur le traitement du langage écrit: de l'adulte à l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7A1DBC1"/>
+    <w:nsid w:val="E019F2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>