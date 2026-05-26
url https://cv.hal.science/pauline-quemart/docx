--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1296,239 +1296,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the morphological structure of words on the dynamics of handwriting in adults and fourth and sixth grade children</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue on the dynamics of written word production: methods, models and processing units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.175-195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-017-9762-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-018-9929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340980v1</w:t>
+                <w:t xml:space="preserve">hal-02440037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on the dynamics of written word production: methods, models and processing units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The influence of the morphological structure of words on the dynamics of handwriting in adults and fourth and sixth grade children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.175-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-018-9929-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-017-9762-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440037v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of morphological representations in young readers: a cross-modal priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gonnerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and spelling in French students with dyslexia: the case of silent final letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,295 +1686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of children with SLI to phonotactic probabilities during lexical access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The management of cohesion in written narratives in students with specific language impairment: Differences between childhood and adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monik Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomdis.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.318-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339900v1</w:t>
+                <w:t xml:space="preserve">hal-01950077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of cohesion in written narratives in students with specific language impairment: Differences between childhood and adolescence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The sensitivity of children with SLI to phonotactic probabilities during lexical access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josie Bernicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59, pp.318-327. </w:t>
+              <w:t xml:space="preserve">Journal of Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.48-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomdis.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950077v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How language affects children's use of derivational morphology in visual word and pseudoword processing: evidence from a cross-language study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne G. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual processing of derivational morphology in children with developmental dyslexia: Insights from masked priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2112,77 +2112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles phonologiques dans les troubles du langage oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2298,51 +2298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling assessment in young students with SLI through a communicative narrative situation: Variations with the type of spelling, lexical versus morphological</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2438,304 +2438,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sentence repetition task: A powerful diagnostic tool for French children with specific language impairment</w:t>
+                <w:t xml:space="preserve">Orthographic and Morphemic Effects in the Written Syllable Counting Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Leclercq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fabienne Chetail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.026⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078248v1</w:t>
+                <w:t xml:space="preserve">hal-02078221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic and Morphemic Effects in the Written Syllable Counting Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sentence repetition task: A powerful diagnostic tool for French children with specific language impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Chetail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quemart</w:t>
+                <w:t xml:space="preserve">David Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (6), pp.457-469. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.3423-3430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078221v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical spelling in children and adolescents with specific language impairment: Variations with the writing situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Bases and Suffixes When Reading Familiar and Unfamiliar Words: Evidence From French Young Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of form and meaning in the processing of written morphology: A priming study in French developing readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,51 +3293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho-syllables and syllables affect the dynamics of adjective handwriting in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4064,558 +4064,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la morphologie dans l’orthographe des lettres muettes chez les enfants et adolescents dyslexiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narration écrite chez les élèves dysphasiques: Une évaluation de l’orthographe lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monik Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Written Language: Diversity of Languages, Uniqueness of disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377535v1</w:t>
+                <w:t xml:space="preserve">hal-02054847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des contraintes de la tâche sur la dynamique de l'écriture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">How different tasks can help disentangle levels of activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Université Paris-Sorbonne; IUFM Paris; Dynamique du Langage; Modyco (CNRS, Université Paris-Ouest Nanterre La Défense, Université paris Descartes); Item (CNRS, ENS); Éma (Université de Cergy-Pontoise); Institut de linguistique française; Université Paris-Est Créteil Val-de-Marne; STIH (Université Paris-Sorbonne), Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377602v1</w:t>
+                <w:t xml:space="preserve">halshs-01377556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration écrite chez les élèves dysphasiques: Une évaluation de l’orthographe lexicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Narrations écrites et orthographe chez les enfants et adolescents dysphasiques : Pourquoi les erreurs morphologiques augmentent-elles avec l’âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monik Favart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès International de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1395-1405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054847v1</w:t>
+                <w:t xml:space="preserve">hal-01950219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different tasks can help disentangle levels of activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Quel impact des contraintes de la tâche sur la dynamique de l'écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Université Paris-Sorbonne; IUFM Paris; Dynamique du Langage; Modyco (CNRS, Université Paris-Ouest Nanterre La Défense, Université paris Descartes); Item (CNRS, ENS); Éma (Université de Cergy-Pontoise); Institut de linguistique française; Université Paris-Est Créteil Val-de-Marne; STIH (Université Paris-Sorbonne), Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377556v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrations écrites et orthographe chez les enfants et adolescents dysphasiques : Pourquoi les erreurs morphologiques augmentent-elles avec l’âge ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la morphologie dans l’orthographe des lettres muettes chez les enfants et adolescents dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Written Language: Diversity of Languages, Uniqueness of disorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950219v1</w:t>
+                <w:t xml:space="preserve">halshs-01377535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing in beginning readers and developmental dyslexic children</w:t>
               </w:r>
@@ -5727,51 +5727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Morphology in Literacy Acquisition in Children with Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E019F2FF"/>
+    <w:nsid w:val="86AD50C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-quemart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-0121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154839302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ardanouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rlog.101706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000922000356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Law" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonnerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Downing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12607" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954006v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-016-0133-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monik Favart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.09.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2016.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271641300026X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2014.912218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernicot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80PVQJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000267" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2013.06.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78S981M3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.584333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Gray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Chamoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801167" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03953568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>