--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -540,51 +540,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Bogart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 16 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bs16010098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -708,222 +708,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+                <w:t xml:space="preserve">hal-04772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772603v1</w:t>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
               </w:r>
@@ -1007,482 +1007,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682783v1</w:t>
+                <w:t xml:space="preserve">hal-04322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
+                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866943v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
+                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322867v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322854v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1500,64 +1500,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,230 +1714,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455252v1</w:t>
+                <w:t xml:space="preserve">hal-05046118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046118v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis-moi comment tu te définis et je te dirai combien tu bois et combien tu fumes » : Identités et niveaux de dépendance liées à l'alcool, au tabac et au cannabis</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2012,450 +2012,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
+                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
+              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047376v1</w:t>
+                <w:t xml:space="preserve">hal-05046120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
+                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046121v1</w:t>
+                <w:t xml:space="preserve">hal-05047376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
+                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047380v1</w:t>
+                <w:t xml:space="preserve">hal-05046121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
+                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046120v1</w:t>
+                <w:t xml:space="preserve">hal-05047380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,51 +3328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1A237A8"/>
+    <w:nsid w:val="BDDD1187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FC5B380B"/>
+    <w:nsid w:val="CBF6A66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B60AC6D1"/>
+    <w:nsid w:val="9C3E2131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E72C896"/>
+    <w:nsid w:val="71FB37AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="25BCC202"/>
+    <w:nsid w:val="85041FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4163,51 +4163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>