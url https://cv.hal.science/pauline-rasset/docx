--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -440,51 +440,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -591,2094 +591,2228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From responsibility to stigma: A mediation analysis of the relationship between neoliberal ideology, moral views of addiction, and the stigmatization of pregnant smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Nicole Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Mange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591053261427218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308284v1</w:t>
+                <w:t xml:space="preserve">hal-05594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">So Much More Than That: Enhancing the Rehumanization Effect of Multiple Categorization on People With Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (9), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772603v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340972v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
+                <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12 [Art. e0295617]), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322867v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322854v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
+                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682783v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866943v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s) et polyconsommation de substances en milieu étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études en oculométrie du regard déshumanisant face aux personnes présentant une défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie EA 4139; Université de Bordeaux; ADRIPS (Association pour la Diffusion de la Recherche), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dis-moi comment tu te définis et je te dirai combien tu bois et combien tu fumes » : Identités et niveaux de dépendance liées à l'alcool, au tabac et au cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
+                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046120v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
+                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047376v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
+                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046121v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
+                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047380v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectification of people with facial disfigurement: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations dans la perception d'humanité de l'exogroupe en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque Jeunes Chercheurs en Psychologie Sociale de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2688,462 +2822,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stigmatizing gaze towards visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appearance Matters Conference 10 (AM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bristol, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the 'dehumanizing gaze' towards facial difference using eye-tracking technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of European Association of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpublished</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, pp.82-121, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26006.93767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Please catch my eyes”: Perceptions and reactions to facial visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appearance Matters 9 online conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bristol, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpublished</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11425.33124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing stigma and dehumanization towards persons with alcoholic use disorder: A multicategorization proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Society for Biomedical Research on Alcoholism (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France. , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.34724.63368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3153,114 +3287,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stigmatisation publique de la défiguration faciale : étude des liens entre attention visuelle, réactions affectives et cognitions déshumanisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Normandie Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NORMC016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04451842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3328,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDDD1187"/>
+    <w:nsid w:val="DC30F584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CBF6A66F"/>
+    <w:nsid w:val="EFD80703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C3E2131"/>
+    <w:nsid w:val="EAE1E362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71FB37AF"/>
+    <w:nsid w:val="95619046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="85041FF6"/>
+    <w:nsid w:val="A4F890E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4163,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>