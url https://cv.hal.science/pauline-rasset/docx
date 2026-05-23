--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -842,222 +842,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579565v1</w:t>
+                <w:t xml:space="preserve">hal-04772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Homelessness Stigma: Induced Hypocrisy as an Intervention to Foster Humanness Attributions and Contact Intentions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we really know about age-related stereotypes and well-being of older adults? A commentary on the state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/sah0000587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1358403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772603v1</w:t>
+                <w:t xml:space="preserve">hal-04579565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only human after all? a pre-registered study on gaze behavior and humanity attributions to people with facial difference</w:t>
               </w:r>
@@ -1141,482 +1141,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stigma and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682783v1</w:t>
+                <w:t xml:space="preserve">hal-04322867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
+                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866943v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the social stigma of facial difference</w:t>
+                <w:t xml:space="preserve">(Un)veiling distinct feelings: A typology of affective reactions while meeting people with facial disfigurement for the first time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stutterheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.10.011⟩</w:t>
+              <w:t xml:space="preserve">Stigma and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/sah0000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322867v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes! A pre-registered eye-tracking study investigating visual attention and affective reactions to faces with a visible difference</w:t>
+                <w:t xml:space="preserve">Not All ‘Intouchables’: Variations in Humanness Perceptions between Physical and Mental Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Boudjemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.67-77. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1 [art. 7]), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2021.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322854v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1634,64 +1634,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé (’AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM)., Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2083,51 +2083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,450 +2146,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
+                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
+              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047376v1</w:t>
+                <w:t xml:space="preserve">hal-05046120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
+                <w:t xml:space="preserve">La défiguration faciale : une séquelle stigmatisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion de l’axe 5 du CNO (Cancéropole Nord Ouest) : Les séquelles psycho-sociales de la maladie et des traitements du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Babin; Sophie Lelorain; Christelle Duprez, Mar 2021, Caen (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046121v1</w:t>
+                <w:t xml:space="preserve">hal-05047376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
+                <w:t xml:space="preserve">Alcool et préjugés : une approche par multicatégorisation pour prévenir la stigmatisation et la déshumanisation des personnes présentant un trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Montalan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047380v1</w:t>
+                <w:t xml:space="preserve">hal-05046121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than just an alcoholic person: Preventing stigma and dehumanization with multiple categorization</w:t>
+                <w:t xml:space="preserve">Réactions stigmatisantes et représentations déshumanisantes de la défiguration faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Oct 2021, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É quipe du CNO (Cancéropôle Nord-Ouest), Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046120v1</w:t>
+                <w:t xml:space="preserve">hal-05047380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement scolaire : prendre le risque de déshumaniser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Journées de l’École Doctorale 556 HSRT Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale 556 HSRT, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC30F584"/>
+    <w:nsid w:val="1D2D87F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EFD80703"/>
+    <w:nsid w:val="7CEBA295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3758,51 +3758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EAE1E362"/>
+    <w:nsid w:val="5C9C2CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3906,51 +3906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="95619046"/>
+    <w:nsid w:val="7B3CB012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4054,51 +4054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A4F890E8"/>
+    <w:nsid w:val="9B8EB611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9020-9403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loy S&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bogart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs16010098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rascle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053261427218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.70008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000587" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1358403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stutterheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.10.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2021.10.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/sah0000364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Boudjemadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easp2023krakow.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26006.93767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwe.ac.uk/research/centres-and-groups/appearance/news-and-events/appearance-matters-2021#:~:text=The%20ninth%20Appearance%20Matters%20Conference,colleagues%20from%20around%20the%20world." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11425.33124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34724.63368" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04451842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMC016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>