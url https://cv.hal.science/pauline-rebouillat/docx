--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -255,1097 +255,1231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
+                <w:t xml:space="preserve">Individual and environmental determinants of body mass index trajectories: results from a longitudinal study in Southern Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+                <w:t xml:space="preserve">Kristoffer Mattisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Giedre Gefenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Seconda</w:t>
+                <w:t xml:space="preserve">Per-Olof Östergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+                <w:t xml:space="preserve">Peter Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-026-27378-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388846v1</w:t>
+                <w:t xml:space="preserve">hal-05602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689933v1</w:t>
+                <w:t xml:space="preserve">hal-03388846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Langevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173808v1</w:t>
+                <w:t xml:space="preserve">hal-03689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits d’origine végétale, pesticides et contaminants dans l’alimentation : quel rôle de l’agriculture biologique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03879687v1</w:t>
+                <w:t xml:space="preserve">hal-03173808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Produits d’origine végétale, pesticides et contaminants dans l’alimentation : quel rôle de l’agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab015⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (6), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170770v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated dietary pesticide exposure from plant-based foods using NMF-derived profiles in a large sample of French adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02344-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911827v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t>
+                <w:t xml:space="preserve">Estimated dietary pesticide exposure from plant-based foods using NMF-derived profiles in a large sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Chaltiel</w:t>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+                <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.1475-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02344-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912151v1</w:t>
+                <w:t xml:space="preserve">hal-02911827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Chaltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prospective association between organic food consumption and the risk of type 2 diabetes: findings from the NutriNet-Santé cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-020-01038-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1355,829 +1489,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and Type 2 Diabetes risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sustainable values of the 2017 French food-based dietary Guidelines:Findings from the BioNutriNet project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Chaltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.391⟩</w:t>
+              <w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019, Malnutrition in an Obese World: European Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS), Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120001263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438870v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
+                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Brunin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.E423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524901v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911844v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable values of the 2017 French food-based dietary Guidelines:Findings from the BioNutriNet project</w:t>
+                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Nutrition Conference, FENS 2019, Malnutrition in an Obese World: European Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120001263⟩</w:t>
+              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120003717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912136v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des nouvelles recommandations nutritionnelles françaises : Résultats du projet BioNutriNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2245,51 +2379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="899B488D"/>
+    <w:nsid w:val="1BBBF50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rebouillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7270-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03879687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.07.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01038-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rebouillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7270-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Mattisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Gefenaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof &#214;stergren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nilsson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-026-27378-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03879687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.07.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01038-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>