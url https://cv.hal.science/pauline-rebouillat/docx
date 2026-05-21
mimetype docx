--- v1 (2026-04-26)
+++ v2 (2026-05-21)
@@ -423,615 +423,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lairon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Seconda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388846v1</w:t>
+                <w:t xml:space="preserve">hal-03689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689933v1</w:t>
+                <w:t xml:space="preserve">hal-03388846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Produits d’origine végétale, pesticides et contaminants dans l’alimentation : quel rôle de l’agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (6), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173808v1</w:t>
+                <w:t xml:space="preserve">hal-03879687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits d’origine végétale, pesticides et contaminants dans l’alimentation : quel rôle de l’agriculture biologique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and nutritional analysis of the EAT-Lancet diet at the individual level: insights from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (6), pp.368-376. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.126555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879687v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (4), pp.1184-1198. </w:t>
@@ -1082,90 +1082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated dietary pesticide exposure from plant-based foods using NMF-derived profiles in a large sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (3), pp.1475-1488. </w:t>
@@ -1197,295 +1197,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prospective association between organic food consumption and the risk of type 2 diabetes: findings from the NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Chaltiel</w:t>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-020-01038-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912151v1</w:t>
+                <w:t xml:space="preserve">hal-02999698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between organic food consumption and the risk of type 2 diabetes: findings from the NutriNet-Santé cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sustainability analysis of French dietary guidelines using multiple criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.377-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-020-01038-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-0495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999698v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,90 +1516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and Type 2 Diabetes risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. </w:t>
@@ -1637,90 +1637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable values of the 2017 French food-based dietary Guidelines:Findings from the BioNutriNet project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1784,90 +1784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.E423, </w:t>
@@ -1905,103 +1905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale et nutritionnelle du régime EAT Lancet au niveau individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2020, Live, France</w:t>
@@ -2043,90 +2043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FENS, Oct 2019, Dublin, Ireland. </w:t>
@@ -2164,103 +2164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des nouvelles recommandations nutritionnelles françaises : Résultats du projet BioNutriNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Nutrition, Nov 2019, Rennes, France</w:t>
@@ -2379,51 +2379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBBF50D"/>
+    <w:nsid w:val="A686B263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rebouillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7270-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Mattisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Gefenaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof &#214;stergren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nilsson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-026-27378-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03879687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.07.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01038-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-rebouillat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7270-6032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Mattisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Gefenaite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof &#214;stergren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nilsson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-026-27378-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03879687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.07.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01038-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chaltiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0495-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>