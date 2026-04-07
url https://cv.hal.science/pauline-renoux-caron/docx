--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1073,219 +1073,219 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 287854546X</w:t>
+              <w:t xml:space="preserve">Presses de la Sorbonne-Nouvelle, 2011, Travaux du CRES, 978-2-87854-546-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723607v1</w:t>
+                <w:t xml:space="preserve">hal-04642377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie. Savoirs et représentations (XVIe – XVIIe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+                <w:t xml:space="preserve">Les jésuites et la Monarchie Catholique (1565-1615)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de la Sorbonne-Nouvelle, 2011, Travaux du CRES, 978-2-87854-546-3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, 2011, Fabrica Mundi, 978-2-304-04084-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642377v1</w:t>
+                <w:t xml:space="preserve">hal-04642369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jésuites et la Monarchie Catholique (1565-1615)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie. Savoirs et représentations (XVIe – XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Manuscrit, 2011, Fabrica Mundi, 978-2-304-04084-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 287854546X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642369v1</w:t>
+                <w:t xml:space="preserve">hal-04723607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1711,69 +1711,69 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Vincent-Cassy; Pierre Civil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacedores de Santos. La fábrica de santidad en la Europa católica (siglos XV-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Doce Calles, pp. 73-89, 2019, 978-8497442534</w:t>
+              <w:t xml:space="preserve">, Doce Calles, pp.73-89, 2019, 978-84-9744-253-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710044v1</w:t>
+                <w:t xml:space="preserve">hal-04642456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El santo y el libro: San Jerónimo, patrón de los libreros y de los traductores en la España del Quinientos</w:t>
               </w:r>
@@ -1784,69 +1784,69 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Vincent-Cassy; Pierre Civil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacedores de Santos. La fábrica de santidad en la Europa católica (siglos XV-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Doce Calles, pp.73-89, 2019, 978-84-9744-253-4</w:t>
+              <w:t xml:space="preserve">, Doce Calles, pp. 73-89, 2019, 978-8497442534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642456v1</w:t>
+                <w:t xml:space="preserve">hal-04710044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre de Saint Jérôme et la Réforme au XVIe siècle : un état de la question</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B906E8DE"/>
+    <w:nsid w:val="DE0B7A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-renoux-caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8404-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127184589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195114444" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140129720" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gagliardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Civil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cortijo Oca&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Cassy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03984324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12164-0.p.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.8967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehumanista.ucsb.edu/sites/secure.lsit.ucsb.edu.span.d7_eh/files/sitefiles/minorias/ Minorias3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04723672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/meahhebreo.v72.29802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.2543" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-renoux-caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8404-4778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127184589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195114444" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140129720" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gagliardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Civil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cortijo Oca&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guillemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Cassy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03984324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12164-0.p.0133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.8967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehumanista.ucsb.edu/sites/secure.lsit.ucsb.edu.span.d7_eh/files/sitefiles/minorias/ Minorias3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04723672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/meahhebreo.v72.29802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04710108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01722859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.2543" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>