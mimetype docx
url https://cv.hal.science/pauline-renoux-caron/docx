--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2923,51 +2923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE0B7A32"/>
+    <w:nsid w:val="ED5ADA47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>