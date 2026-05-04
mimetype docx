--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -330,200 +330,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Zhenxiang : disparition d’un monstre sacré de l’archéologie chinoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sherds of societies: Quantitative and petrographic analysis of Neolithic ceramics in Northeast China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixue Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749953v1</w:t>
+                <w:t xml:space="preserve">hal-04596925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherds of societies: Quantitative and petrographic analysis of Neolithic ceramics in Northeast China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zheng Zhenxiang : disparition d’un monstre sacré de l’archéologie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yixue Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 634, pp.10‑11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596925v1</w:t>
+                <w:t xml:space="preserve">hal-04749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Zhaozhou yan” de faxian - Qiantan Jin dai Dongbei diqu de tuyan shengchan “肇州盐”的发现与金代东北地区的土盐生产</w:t>
               </w:r>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faguo taoqi huitu de lishi 法国陶器绘图的历史</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,234 +1358,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adaptation to Holocene environments: Perspectives and promise from China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’archéologie en Chine : histoire, fonctionnement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 602, pp.30-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413723v1</w:t>
+                <w:t xml:space="preserve">hal-03413724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie en Chine : histoire, fonctionnement et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human adaptation to Holocene environments: Perspectives and promise from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Brunson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyoung-Ah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03413724v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Qin shiqi fangzhi de kongjian fenxi chutan - yi Baijinbao yizhi F3004 wei li 先秦时期房址的空间分析初探——以白金宝遗址F3004 为例</w:t>
               </w:r>
@@ -1777,256 +1777,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin sheng Lishu xian Pianliancheng xice Jin dai yicun 2017 nian fajue jianbao 吉林省梨树县偏脸城西侧金代遗存2017年发掘简报</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yalu jiang shangyou jishimu – Pokou muqun 2016 nian fajue jianbao 鸭绿江上游积石墓——坡口墓群2016年发掘简报</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofei Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhongwei Jing</w:t>
+                <w:t xml:space="preserve">Chen Minghuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27, pp.67-83</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086066v1</w:t>
+                <w:t xml:space="preserve">hal-03413720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalu jiang shangyou jishimu – Pokou muqun 2016 nian fajue jianbao 鸭绿江上游积石墓——坡口墓群2016年发掘简报</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+                <w:t xml:space="preserve">Jilin sheng Lishu xian Pianliancheng xice Jin dai yicun 2017 nian fajue jianbao 吉林省梨树县偏脸城西侧金代遗存2017年发掘简报</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusheng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+                <w:t xml:space="preserve">Wei 魏佳明 Jiaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Minghuan</w:t>
+                <w:t xml:space="preserve">Xiaofei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.71-85</w:t>
+              <w:t xml:space="preserve">, 2020, 27, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413720v1</w:t>
+                <w:t xml:space="preserve">hal-03086066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement Relocation, Urban Construction, and Social Transformation in China’s Central Plain, 2300-1500 B.C.</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Minghuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Xun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,464 +2546,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant remains recovered from the Houtaomuga site in Jilin Province, Northeast China: A focus on Phase I (12,900–11,000 cal. BP) and Phase II (8,000–7,000cal. BP)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cimetière catholique du XIXe siècle en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100192⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.122-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.6564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086058v1</w:t>
+                <w:t xml:space="preserve">hal-02944560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cimetière catholique du XIXe siècle en Chine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant remains recovered from the Houtaomuga site in Jilin Province, Northeast China: A focus on Phase I (12,900–11,000 cal. BP) and Phase II (8,000–7,000cal. BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo-Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.122-123. </w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.6564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944560v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Changling xian Hamaqin Jin dai zhuanshimu fajue jianbao 吉林长岭县蛤蟆沁金代砖室墓发掘简报</w:t>
+                <w:t xml:space="preserve">The Emergence of Early Pottery in East Asia: New Discoveries and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+                <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beifang wenwu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.73-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10963-018-9126-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440406v1</w:t>
+                <w:t xml:space="preserve">hal-02440392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Early Pottery in East Asia: New Discoveries and Perspectives</w:t>
+                <w:t xml:space="preserve">Jilin Changling xian Hamaqin Jin dai zhuanshimu fajue jianbao 吉林长岭县蛤蟆沁金代砖室墓发掘简报</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wang Lixin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beifang wenwu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440392v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological assessment reveals Earth’s early transformation through land use</w:t>
               </w:r>
@@ -3117,334 +3117,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Da'an shi Yinjiawopu yizhi chutu de dongwu guge yiycun yanjiu 吉林大安市尹家窝堡遗址出土的动物骨骼</w:t>
+                <w:t xml:space="preserve">盐业技术：从中国长江流域到世界背景</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyao Liang</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanjia Chen</w:t>
+                <w:t xml:space="preserve">Pierre Gouletquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northern Cultural Relics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanfang Wenwu (Relics from South)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952428v1</w:t>
+                <w:t xml:space="preserve">hal-03035875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">盐业技术：从中国长江流域到世界背景</w:t>
+                <w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gouletquer</w:t>
+                <w:t xml:space="preserve">Lyce Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanfang Wenwu (Relics from South)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035875v1</w:t>
+                <w:t xml:space="preserve">halshs-01952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyce Jankowski</w:t>
+                <w:t xml:space="preserve">Jilin Da'an shi Yinjiawopu yizhi chutu de dongwu guge yiycun yanjiu 吉林大安市尹家窝堡遗址出土的动物骨骼</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanjia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Northern Cultural Relics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16422/j.cnki.1001-0483.20170907.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01952433v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01952428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFNEC 2018 - Hommes et environnement dans la vallée de la Dongliao (Jilin, Chine) - Dajinshan</w:t>
               </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongwei Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (5), pp.379-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,394 +3943,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinjiawopu yizhi : tansuo Dongbei yizhi faxian zui zao detuyan yicun 尹家窝堡遗址:探索东北已知发现最早的土盐制作遗存 [Le site de Yinjiawopu : à la découverte des plus anciens vestiges de fabrication de sel de terre découverts dans le Nord-Est]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin sheng Nong'an xian Kujindui gucheng xinanjiao &amp;quot;Dianjiangtai&amp;quot; de fajue 吉林省农安县库尔金堆古城址西南角“点将台”的发掘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xinsheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chunguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jilin huabao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.70-73</w:t>
+              <w:t xml:space="preserve">Beifang wenwu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462119v1</w:t>
+                <w:t xml:space="preserve">hal-01462115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville jurchen au temps des Ming (XIVe-XVIIe siècles) dans le nord-est de la Chine Huifacheng, un carrefour économique et culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin Da’an Houtaomuga yizhi fajue fangfa, jishu yu jilu shouduan de xin changshi 大安后套木嘎遗址发掘方法、技术与记录手段的新尝试</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huo 霍东峰 Dongfeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.55-76</w:t>
+              <w:t xml:space="preserve">Jilin University Journal Social Sciences Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462117v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Da’an Houtaomuga yizhi fajue fangfa, jishu yu jilu shouduan de xin changshi 大安后套木嘎遗址发掘方法、技术与记录手段的新尝试</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yinjiawopu yizhi : tansuo Dongbei yizhi faxian zui zao detuyan yicun 尹家窝堡遗址:探索东北已知发现最早的土盐制作遗存 [Le site de Yinjiawopu : à la découverte des plus anciens vestiges de fabrication de sel de terre découverts dans le Nord-Est]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jilin University Journal Social Sciences Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.113-119</w:t>
+              <w:t xml:space="preserve">Jilin huabao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462188v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin sheng Nong'an xian Kujindui gucheng xinanjiao &amp;quot;Dianjiangtai&amp;quot; de fajue 吉林省农安县库尔金堆古城址西南角“点将台”的发掘</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xing Chunguang</w:t>
+                <w:t xml:space="preserve">Une ville jurchen au temps des Ming (XIVe-XVIIe siècles) dans le nord-est de la Chine Huifacheng, un carrefour économique et culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xiaoxi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beifang wenwu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.12-18</w:t>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462115v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongyuanqian liangqianji qianhou Zhongyuan diqu de shuidao sheshi (xia) 公元前两千纪前后中原地区的水道设施（下）</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin Da'an Yinjiawopu yizhi 2015 nian fajue jianbao 吉林大安尹家窝堡遗址2015年发掘简报</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Xingsheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chunguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.126-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5332,51 +5332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin Da'an Houtaomuga yizhi fajue qude zhongyao shouhuo 吉林大安后套木嘎遗址发掘取得重要收获 [Découvertes archéologiques importantes du site de Houtaomuga à Da’an, province du Jilin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huo 霍东峰 Dongfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Xiaoxuan Dongfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,51 +5472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shell-tempered pottery phenomenon in Neolithic Northeast China – A multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium Archaeological Research &amp; New Technologies (ARCH_RNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5892,431 +5892,655 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishu xian Pianliancheng ximen Qing dai zhi Minguo shiqi mudi 梨树县偏脸城西门清代至民国时期墓地</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ji'an shi Baoma muqun 集安市报马墓群</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang 王志刚 Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi 刘晓溪 Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin 孙立斌 Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhongguo kaoguxue hui 中国考古学会. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Zhongguo kaoguxue nianjian 2018中国考古学年鉴</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zhongguo shehui kexue chubanshe, pp.204-205, 2020, 978-7-5203-5956-6</w:t>
+              <w:t xml:space="preserve">Zhongguo kaoguxue nianjian 2024中国考古学年鉴2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhongguo shehui kexue chubanshe, pp.296, 2025, 978-7-5227-5847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086073v1</w:t>
+                <w:t xml:space="preserve">hal-05567724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changshan (Chine) : l’enregistrement du corpus céramique par la MAFNEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ji'an shi Beitou dongnan yizhi 集安市北头东南遗址</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang 王志刚 Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi 刘晓溪 Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duval</w:t>
+                <w:t xml:space="preserve">Libin 孙立斌 Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhongguo kaoguxue hui 中国考古学会. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d’enregistrement des données en archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zhongguo kaoguxue nianjian 2024中国考古学年鉴2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhongguo shehui kexue chubanshe, pp.297, 2025, 978-7-5227-5847-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.38632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02440433v1</w:t>
+                <w:t xml:space="preserve">hal-05567712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linjiang shi Pokou Gaogouli jishimu qun 临江市坡口高句丽集石墓群</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lishu xian Pianliancheng ximen Qing dai zhi Minguo shiqi mudi 梨树县偏脸城西门清代至民国时期墓地</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 nian Zhongguo kaoguxue nianjian 2017年中国考古学年鉴</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zhongguo shehui Kexue chubanshe, pp.218-219, 2018, 9787520334785</w:t>
+              <w:t xml:space="preserve">2018 Zhongguo kaoguxue nianjian 2018中国考古学年鉴</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhongguo shehui kexue chubanshe, pp.204-205, 2020, 978-7-5203-5956-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250751v1</w:t>
+                <w:t xml:space="preserve">hal-03086073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Liao-Jin de Yinjiawopu à Da’an</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changshan (Chine) : l’enregistrement du corpus céramique par la MAFNEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 nian Zhongguo kaoguxue nianjian 2016年中国考古学年鉴</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méthodes d’enregistrement des données en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.38632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252676v1</w:t>
+                <w:t xml:space="preserve">hal-02440433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linjiang shi Pokou Gaogouli jishimu qun 临江市坡口高句丽集石墓群</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Fusheng 张福生</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 nian Zhongguo kaoguxue nianjian 2017年中国考古学年鉴</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhongguo shehui Kexue chubanshe, pp.218-219, 2018, 9787520334785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Liao-Jin de Yinjiawopu à Da’an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zhongguo kaogu xuehui 中国考古学会. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 nian Zhongguo kaoguxue nianjian 2016年中国考古学年鉴</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zhongguo shehui Kexue chubanshe, pp.222, 2017, ‎ 7520314928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du site de Yinjiawopu, Da’an, Jilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6336,51 +6560,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jing Ai 景爱. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liao Jin Xixia yanjiu nianjian 2014-2015 辽金西夏研究年鉴 2014-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zhongguo wenshi chubanshe, pp.265-277, 2017, 9787503497056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6390,91 +6614,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie préhistorique : la mission MAFNEC dans le Nord-Est de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6484,114 +6708,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale de l'habitat en Chine dans la plaine Centrale à la transition entre le Néolithique et l'âge du Bronze (env. 2500-1050 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Ecole Pratique des Hautes Etudes, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01083064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6738,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.sebillaud@college-de-france.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi &#21016;&#26195;&#28330;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin &#29579;&#31435;&#26032;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixue Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi &#21016;&#26195;&#28330; Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen &#21016;&#23432;&#25991; Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang &#29579;&#31435;&#26032; Lixin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou &#20399;&#20355; Kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu &#21016;&#26195;&#28330; Xiaoxi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lin &#26472;&#29747;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Libin &#23385;&#31435;&#25996;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng &#24352;&#31119;&#29983;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brunson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Kaufman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoung-Ah Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#39759;&#20339;&#26126; Jiaming" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Minghuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Liye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Daudjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chunfu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00037-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Tang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-018-9126-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax1192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Liang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjia Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.20170907.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.2018.02.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li &#26446;&#25196; Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1358030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huo &#38669;&#19996;&#23792; Dongfeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xinsheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chunguang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang &#23004;&#38125; Ming" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16435/j.cnki.cn22-1273/c.2015.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16143/j.cnki.1001-9928.2014.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingsheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang &#26753;&#24314;&#20891; Jianjun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Xiaoxuan Dongfeng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38632" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461623v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01083064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.sebillaud@college-de-france.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi &#21016;&#26195;&#28330;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin &#29579;&#31435;&#26032;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixue Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi &#21016;&#26195;&#28330; Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen &#21016;&#23432;&#25991; Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang &#29579;&#31435;&#26032; Lixin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou &#20399;&#20355; Kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu &#21016;&#26195;&#28330; Xiaoxi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lin &#26472;&#29747;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Libin &#23385;&#31435;&#25996;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng &#24352;&#31119;&#29983;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brunson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Kaufman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoung-Ah Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Minghuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#39759;&#20339;&#26126; Jiaming" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Liye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Daudjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chunfu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00037-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-018-9126-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax1192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjia Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.20170907.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.2018.02.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li &#26446;&#25196; Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1358030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xinsheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chunguang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huo &#38669;&#19996;&#23792; Dongfeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang &#23004;&#38125; Ming" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16435/j.cnki.cn22-1273/c.2015.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16143/j.cnki.1001-9928.2014.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingsheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang &#26753;&#24314;&#20891; Jianjun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Xiaoxuan Dongfeng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang &#29579;&#24535;&#21018; Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin &#23385;&#31435;&#25996; Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01083064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>