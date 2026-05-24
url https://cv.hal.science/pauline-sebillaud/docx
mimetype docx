--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -330,200 +330,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherds of societies: Quantitative and petrographic analysis of Neolithic ceramics in Northeast China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zheng Zhenxiang : disparition d’un monstre sacré de l’archéologie chinoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yixue Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 634, pp.10‑11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596925v1</w:t>
+                <w:t xml:space="preserve">hal-04749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Zhenxiang : disparition d’un monstre sacré de l’archéologie chinoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sherds of societies: Quantitative and petrographic analysis of Neolithic ceramics in Northeast China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixue Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749953v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Zhaozhou yan” de faxian - Qiantan Jin dai Dongbei diqu de tuyan shengchan “肇州盐”的发现与金代东北地区的土盐生产</w:t>
               </w:r>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faguo taoqi huitu de lishi 法国陶器绘图的历史</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,234 +1358,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie en Chine : histoire, fonctionnement et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human adaptation to Holocene environments: Perspectives and promise from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Brunson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyoung-Ah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413724v1</w:t>
+                <w:t xml:space="preserve">hal-03413723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adaptation to Holocene environments: Perspectives and promise from China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’archéologie en Chine : histoire, fonctionnement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 602, pp.30-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2021.101326⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03413723v1</w:t>
+                <w:t xml:space="preserve">hal-03413724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian Qin shiqi fangzhi de kongjian fenxi chutan - yi Baijinbao yizhi F3004 wei li 先秦时期房址的空间分析初探——以白金宝遗址F3004 为例</w:t>
               </w:r>
@@ -1777,472 +1777,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalu jiang shangyou jishimu – Pokou muqun 2016 nian fajue jianbao 鸭绿江上游积石墓——坡口墓群2016年发掘简报</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settlement Relocation, Urban Construction, and Social Transformation in China’s Central Plain, 2300-1500 B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusheng Zhang</w:t>
+                <w:t xml:space="preserve">Xie Liye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Daudjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Chunfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Minghuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.71-85</w:t>
+              <w:t xml:space="preserve">Asian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413720v1</w:t>
+                <w:t xml:space="preserve">hal-03086083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin sheng Lishu xian Pianliancheng xice Jin dai yicun 2017 nian fajue jianbao 吉林省梨树县偏脸城西侧金代遗存2017年发掘简报</w:t>
+                <w:t xml:space="preserve">A Glimpse into Burial Practices of the Medieval (10th to 13th c. A.D.) Elites in the Horqin Region, Northeast China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhongwei Jing</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hou 侯侃 Kan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.67-83</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.255-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086066v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement Relocation, Urban Construction, and Social Transformation in China’s Central Plain, 2300-1500 B.C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin sheng Lishu xian Pianliancheng xice Jin dai yicun 2017 nian fajue jianbao 吉林省梨树县偏脸城西侧金代遗存2017年发掘简报</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei 魏佳明 Jiaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xie Liye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+                <w:t xml:space="preserve">Xiaofei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086083v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glimpse into Burial Practices of the Medieval (10th to 13th c. A.D.) Elites in the Horqin Region, Northeast China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yalu jiang shangyou jishimu – Pokou muqun 2016 nian fajue jianbao 鸭绿江上游积石墓——坡口墓群2016年发掘简报</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hou 侯侃 Kan</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Minghuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.255-319</w:t>
+              <w:t xml:space="preserve">Bianjiang kaogu yanjiu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085976v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site fortifié médiéval en Mandchourie</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Minghuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Xun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,464 +2546,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cimetière catholique du XIXe siècle en Chine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant remains recovered from the Houtaomuga site in Jilin Province, Northeast China: A focus on Phase I (12,900–11,000 cal. BP) and Phase II (8,000–7,000cal. BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo-Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.6564⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944560v1</w:t>
+                <w:t xml:space="preserve">hal-03086058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant remains recovered from the Houtaomuga site in Jilin Province, Northeast China: A focus on Phase I (12,900–11,000 cal. BP) and Phase II (8,000–7,000cal. BP)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cimetière catholique du XIXe siècle en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.122-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.6564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086058v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Early Pottery in East Asia: New Discoveries and Perspectives</w:t>
+                <w:t xml:space="preserve">Jilin Changling xian Hamaqin Jin dai zhuanshimu fajue jianbao 吉林长岭县蛤蟆沁金代砖室墓发掘简报</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Lixin</w:t>
+                <w:t xml:space="preserve">Liyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beifang wenwu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440392v1</w:t>
+                <w:t xml:space="preserve">hal-02440406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Changling xian Hamaqin Jin dai zhuanshimu fajue jianbao 吉林长岭县蛤蟆沁金代砖室墓发掘简报</w:t>
+                <w:t xml:space="preserve">The Emergence of Early Pottery in East Asia: New Discoveries and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beifang wenwu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.73-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10963-018-9126-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440406v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological assessment reveals Earth’s early transformation through land use</w:t>
               </w:r>
@@ -3117,442 +3117,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">盐业技术：从中国长江流域到世界背景</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAFNEC 2018 - Hommes et environnement dans la vallée de la Dongliao (Jilin, Chine) - Dajinshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Lin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanfang Wenwu (Relics from South)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035875v1</w:t>
+                <w:t xml:space="preserve">hal-03460764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyce Jankowski</w:t>
+                <w:t xml:space="preserve">Jilin Da'an shi Yinjiawopu yizhi chutu de dongwu guge yiycun yanjiu 吉林大安市尹家窝堡遗址出土的动物骨骼</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanjia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Northern Cultural Relics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16422/j.cnki.1001-0483.20170907.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01952433v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01952428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Da'an shi Yinjiawopu yizhi chutu de dongwu guge yiycun yanjiu 吉林大安市尹家窝堡遗址出土的动物骨骼</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">盐业技术：从中国长江流域到世界背景</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyao Liang</w:t>
+                <w:t xml:space="preserve">Pierre Gouletquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanjia Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
+                <w:t xml:space="preserve">Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northern Cultural Relics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanfang Wenwu (Relics from South)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01952428v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAFNEC 2018 - Hommes et environnement dans la vallée de la Dongliao (Jilin, Chine) - Dajinshan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyce Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhongwei Jing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le CNRS en Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.43-47</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460764v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji yu GIS de Zhenlai xian Xinshiqi shidai he Qingtong shidai yizhi de fenbu chutan 基于GIS的镇赉县新石器时代和青铜时代遗址分布初探</w:t>
               </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (5), pp.379-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,394 +3943,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin sheng Nong'an xian Kujindui gucheng xinanjiao &amp;quot;Dianjiangtai&amp;quot; de fajue 吉林省农安县库尔金堆古城址西南角“点将台”的发掘</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yinjiawopu yizhi : tansuo Dongbei yizhi faxian zui zao detuyan yicun 尹家窝堡遗址:探索东北已知发现最早的土盐制作遗存 [Le site de Yinjiawopu : à la découverte des plus anciens vestiges de fabrication de sel de terre découverts dans le Nord-Est]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beifang wenwu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.12-18</w:t>
+              <w:t xml:space="preserve">Jilin huabao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462115v1</w:t>
+                <w:t xml:space="preserve">hal-01462119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin Da’an Houtaomuga yizhi fajue fangfa, jishu yu jilu shouduan de xin changshi 大安后套木嘎遗址发掘方法、技术与记录手段的新尝试</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ville jurchen au temps des Ming (XIVe-XVIIe siècles) dans le nord-est de la Chine Huifacheng, un carrefour économique et culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jilin University Journal Social Sciences Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.113-119</w:t>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462188v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinjiawopu yizhi : tansuo Dongbei yizhi faxian zui zao detuyan yicun 尹家窝堡遗址:探索东北已知发现最早的土盐制作遗存 [Le site de Yinjiawopu : à la découverte des plus anciens vestiges de fabrication de sel de terre découverts dans le Nord-Est]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin Da’an Houtaomuga yizhi fajue fangfa, jishu yu jilu shouduan de xin changshi 大安后套木嘎遗址发掘方法、技术与记录手段的新尝试</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huo 霍东峰 Dongfeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jilin huabao</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.70-73</w:t>
+              <w:t xml:space="preserve">Jilin University Journal Social Sciences Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462119v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville jurchen au temps des Ming (XIVe-XVIIe siècles) dans le nord-est de la Chine Huifacheng, un carrefour économique et culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin sheng Nong'an xian Kujindui gucheng xinanjiao &amp;quot;Dianjiangtai&amp;quot; de fajue 吉林省农安县库尔金堆古城址西南角“点将台”的发掘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xinsheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Chunguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.55-76</w:t>
+              <w:t xml:space="preserve">Beifang wenwu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462117v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gongyuanqian liangqianji qianhou Zhongyuan diqu de shuidao sheshi (xia) 公元前两千纪前后中原地区的水道设施（下）</w:t>
               </w:r>
@@ -4388,243 +4388,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gongyuanqian liangqianji qianhou Zhongyuan diqu de shuidao sheshi (shang) 公元前两千纪前后中原地区的水道设施（上）</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jilin sheng Da'an shi 2012-2013 nian quyuxing xitong diaocha jianbao 吉林省大安市2012～2013年区域性系统调查简报</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wenwu chunqiu (Stories of Relics)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bianjiang kaogu yanjiu, 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.27-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462112v1</w:t>
+                <w:t xml:space="preserve">hal-01462114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilin sheng Da'an shi 2012-2013 nian quyuxing xitong diaocha jianbao 吉林省大安市2012～2013年区域性系统调查简报</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gongyuanqian liangqianji qianhou Zhongyuan diqu de shuidao sheshi (shang) 公元前两千纪前后中原地区的水道设施（上）</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bianjiang kaogu yanjiu, 19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wenwu chunqiu (Stories of Relics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13635/j.cnki.wwcq.2016.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462114v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin Da'an Yinjiawopu yizhi 2015 nian fajue jianbao 吉林大安尹家窝堡遗址2015年发掘简报</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu 刘晓溪 Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Lixin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity Project Gallery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Xiaoxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Xingsheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Chunguang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.126-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5332,51 +5332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilin Da'an Houtaomuga yizhi fajue qude zhongyao shouhuo 吉林大安后套木嘎遗址发掘取得重要收获 [Découvertes archéologiques importantes du site de Houtaomuga à Da’an, province du Jilin]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang 王立新 Lixin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huo 霍东峰 Dongfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Xiaoxuan Dongfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,51 +5472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shell-tempered pottery phenomenon in Neolithic Northeast China – A multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Andrée Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium Archaeological Research &amp; New Technologies (ARCH_RNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6962,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.sebillaud@college-de-france.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi &#21016;&#26195;&#28330;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin &#29579;&#31435;&#26032;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixue Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi &#21016;&#26195;&#28330; Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen &#21016;&#23432;&#25991; Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang &#29579;&#31435;&#26032; Lixin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou &#20399;&#20355; Kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu &#21016;&#26195;&#28330; Xiaoxi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lin &#26472;&#29747;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Libin &#23385;&#31435;&#25996;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng &#24352;&#31119;&#29983;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brunson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Kaufman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoung-Ah Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Minghuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#39759;&#20339;&#26126; Jiaming" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Liye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Daudjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chunfu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00037-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-018-9126-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax1192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjia Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.20170907.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.2018.02.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li &#26446;&#25196; Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1358030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xinsheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chunguang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huo &#38669;&#19996;&#23792; Dongfeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang &#23004;&#38125; Ming" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16435/j.cnki.cn22-1273/c.2015.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16143/j.cnki.1001-9928.2014.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingsheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang &#26753;&#24314;&#20891; Jianjun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Xiaoxuan Dongfeng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang &#29579;&#24535;&#21018; Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin &#23385;&#31435;&#25996; Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01083064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.sebillaud@college-de-france.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi &#21016;&#26195;&#28330;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin &#29579;&#31435;&#26032;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixue Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi &#21016;&#26195;&#28330; Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen &#21016;&#23432;&#25991; Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang &#29579;&#31435;&#26032; Lixin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghui Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou &#20399;&#20355; Kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu &#21016;&#26195;&#28330; Xiaoxi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lin &#26472;&#29747;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Libin &#23385;&#31435;&#25996;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng &#24352;&#31119;&#29983;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brunson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Kaufman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyoung-Ah Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonggang Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Liye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Daudjee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chunfu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei &#39759;&#20339;&#26126; Jiaming" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Minghuan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoxi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Fusheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41826-020-00037-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Tang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lixin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-018-9126-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax1192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Liang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanjia Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.20170907.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16422/j.cnki.1001-0483.2018.02.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li &#26446;&#25196; Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2017.1358030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huo &#38669;&#19996;&#23792; Dongfeng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xinsheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Chunguang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13635/j.cnki.wwcq.2016.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang &#23004;&#38125; Ming" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16435/j.cnki.cn22-1273/c.2015.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16143/j.cnki.1001-9928.2014.01.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xingsheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang &#26753;&#24314;&#20891; Jianjun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Xiaoxuan Dongfeng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182702v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang &#29579;&#24535;&#21018; Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin &#23385;&#31435;&#25996; Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.38632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01083064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>