--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -374,637 +374,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04157841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte rendu] Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.045.0025⟩</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164-165, pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211033v1</w:t>
+                <w:t xml:space="preserve">hal-04621713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les « agricultrices » : des oubliées de la recherche et du féminisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
+                <w:t xml:space="preserve">Agricultrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Agricultrices, 1 (45), pp.31-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.045.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Agricultrices, 1 (45), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.045.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621533v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des professionnelles de la socialisation : visibilité du travail, normes professionnelles et clivages sociaux chez les assistantes maternelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Pellissier</w:t>
+                <w:t xml:space="preserve">Retour sur les « agricultrices » : des oubliées de la recherche et du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Agricultrices, 1 (45), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.045.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621523v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte rendu] Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d'accueil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des professionnelles de la socialisation : visibilité du travail, normes professionnelles et clivages sociaux chez les assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.149-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04621713v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d'accueil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accueil des jeunes enfants par les professionnelles de la petite enfance : un travail éducatif aux formes multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (4), [4 p.]. </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3-4 (136-137), pp.38-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.35892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/caf.2020.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621712v1</w:t>
+                <w:t xml:space="preserve">hal-03132693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil des jeunes enfants par les professionnelles de la petite enfance : un travail éducatif aux formes multiples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte-rendu] Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3-4 (136-137), pp.38-50. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), [4 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2020.3433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.35892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132693v1</w:t>
+                <w:t xml:space="preserve">hal-04621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales boulots</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au travail et carrière des jeunes salariés d'exécution des grandes entreprises du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accueillir » des jeunes enfants – Variations éducatives dans l'ordinaire du travail des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1971,103 +1971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir de jeunes enfants : variations éducatives dans l’ordinaire du travail des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pellissier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
@@ -2461,64 +2461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur les enfants, travailler sur les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,51 +2592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière et rapport à la carrière chez les jeunes salarié-e-s d'exécution du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFE-CGC. 2013, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.12135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.12135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35892" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>