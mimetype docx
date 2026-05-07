--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -21,102 +21,102 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pauline Seiller </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences en sociologie, Université de Caen, laboratoire ESO</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en sociologie, Université de Caen, laboratoire ESO (Espaces et sociétés)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1075,483 +1075,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d'une concurrence entre salariés</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Manuella Roupnel-Fuentes, Les chômeurs de Moulinex, PUF, Paris, 2011, 359 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.198-201, [n°35]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.035.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157358v1</w:t>
+                <w:t xml:space="preserve">hal-01919318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Manuella Roupnel-Fuentes, Les chômeurs de Moulinex, PUF, Paris, 2011, 359 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport au travail et carrière des jeunes salariés d'exécution des grandes entreprises du privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Expérimentations sociales : des jeunes et des politiques publiques, 1 (69), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.069.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.035.0198⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01919318v1</w:t>
+                <w:t xml:space="preserve">hal-01919315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au travail et carrière des jeunes salariés d'exécution des grandes entreprises du privé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous-traitance et segmentations ouvrières dans la construction navale. La recomposition d'une « aristocratie ouvrière » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.054.0387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.069.0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919315v1</w:t>
+                <w:t xml:space="preserve">hal-01919312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traitance et segmentations ouvrières dans la construction navale. La recomposition d'une « aristocratie ouvrière » ?</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Anne Monjaret, Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.054.0387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01919312v1</w:t>
+                <w:t xml:space="preserve">hal-02157354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Anne Monjaret, Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Travailler dans une industrie en crise(s) : le cas des ouvriers des chantiers navals de Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1561,185 +1492,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde ouvrier en chantier. Hiérarchies ouvrières dans l'industrie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 178 p., 2023, (Le sens social), 978-2-7535-9359-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah vous êtes là vous aussi ! ». Enquête collective sur la multipositionnalité associative et politique à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,740 +1689,711 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-129, 2025, Géographie sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tôle et le marbre. Division du travail et relations ouvrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaële Rot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aux chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.35-51, 2023, (Hors collection), 979-1-0370-3145-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.rot.2023.01.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accueillir » des jeunes enfants – Variations éducatives dans l'ordinaire du travail des assistantes maternelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accueillir de jeunes enfants : variations éducatives dans l’ordinaire du travail des assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132709v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctionner la mise en danger au travail : les cartons jaunes aux chantiers navals de Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2014, Le Travail en débats. Série Colloques &amp; congrès, 9782366300284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Caen, le « grand débat » ne représente ni la population française, ni les « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métilde Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charif Elalaoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique d'une concurrence entre salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03436467v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail archivistique dans les services d'archives départementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service interministériel des Archives de France; Département des études, de la prospective et des statistiques du ministère de la Culture. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur les enfants, travailler sur les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2500,116 +2402,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Montmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre européen de sociologie et de science politique (CESSP); Centre de recherche sur les risques et les vulnérabilités (CERREV). 2019, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière et rapport à la carrière chez les jeunes salarié-e-s d'exécution du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2622,65 +2524,1469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFE-CGC. 2013, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout sauf l'agroalimentaire ? Horizons ouvriers contrastés dans le bassin d'emploi du Domfrontais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Salariat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisé par l'IDHES, l'Institut Européen du Salariat (IES) et TETRAS (Université de Lorraine), Jun 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05112001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00909920v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes ouvriers dans le Domfrontais. Analyse des petites hiérarchies et distinctions de classes dans un espace social populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Jégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS, Environnement et Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dégradation des conditions de travail universitaire… inégalement subie par le personnel : le cas de l’Université de Caen-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de SOciologie (FISO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TETRAS, Oct 2024, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une crise du renouvellement des générations ouvrières dans l’industrie agroalimentaire ? Le travail ouvrier dans le bassin du Domfrontais (Orne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du travail : Organiser, désorganiser, réorganiser le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archivistes et les archives électroniques, un élargissement des tâches source de reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie (AFS) : Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archives à l’état numérique : résultats d’une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Rivron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des métiers du patrimoine en mutation ? Appropriations du numérique, rapport aux objets et aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives de France; DEPS Ministère de la Culture; Cerrev, Dec 2023, Pierrefite-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter les conditions de travail à l’université lorsque l’institution détourne le regard : enjeux autour de la création d’un observatoire scientifique et militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Violences ordinaires dans les organisations académiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04157861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études ESO et CERREV - Penser la politisation des classes sociales en contexte : moments politiques et division sociale de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amphi du MAGE : Agricultrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amphi du MAGE : "Sales boulots"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibiliser la santé au travail à l’université par le conflit. Retour sur la création d’un Observatoire des Conditions de Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04157857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la coopération au travail à partir de l'analyse des relations de travail dans la construction navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Coopérer en contexte patrimonial. Retour sur deux chantiers du musée du Louvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture; CSO Paris, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert le Genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Sevricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Devieilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du Genre 2019-2020 de l'Université de Caen - Séance du 11 novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail éducatif des auxiliaires de puériculture et des assistantes maternelles : prescriptions et hiérarchisations du travail auprès des jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIST 2018 (Journées Internationales de Sociologie du travail) - Le travail en luttes, résistances, conflictualités, et actions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02528100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salariat intégré exclu de la promotion interne : le cas des jeunes ouvriers et employé-e-s du privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Journées internationales de sociologie du travail (JIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2827,51 +4133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.12135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35892" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller Caroline Bertron Lucile Hertzog Doriane Montamasson Lucile Hertzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allegre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.12135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35892" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Silvera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.035.0198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.069.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.054.0387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.rot.2023.01.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Girardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tilde Havard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hertzog" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Montmasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05112001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Boisgontier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na J&#233;gat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Esnault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745441v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Sevricourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Devieilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>