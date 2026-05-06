--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -118,278 +118,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Ensemble Forecasts of Solar Wind Parameters: Quantification of the Predictability and Time‐Domain Spectral Performance</w:t>
+                <w:t xml:space="preserve">Impact of pressure anisotropy on the cascade rate of Hall magnetohydrodynamic turbulence with biadiabatic ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher H K Chen</w:t>
+                <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew J Owens</w:t>
+                <w:t xml:space="preserve">Sébastien Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaitanya Sishtla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Laveder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025sw004473⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.015210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322184v1</w:t>
+                <w:t xml:space="preserve">hal-04920638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure anisotropy on the cascade rate of Hall magnetohydrodynamic turbulence with biadiabatic ions</w:t>
+                <w:t xml:space="preserve">Analog Ensemble Forecasts of Solar Wind Parameters: Quantification of the Predictability and Time‐Domain Spectral Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Galtier</w:t>
+                <w:t xml:space="preserve">Christopher H K Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laveder</w:t>
+                <w:t xml:space="preserve">Mathew J Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Passot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaitanya Sishtla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.015210. </w:t>
+              <w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025sw004473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920638v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Helicity Barrier from Measurements of the Turbulence Transition Range in the Solar Wind</w:t>
               </w:r>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact law for compressible pressure-anisotropic magnetohydrodynamic turbulence: Toward linking energy cascade and instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (5), pp.055111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H K Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Owens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Sishtla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025sw004473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laveder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mcintyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.031008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Temmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Svenningsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Preisser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.055111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04318059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sahraoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laveder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Passot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H K Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Owens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Sishtla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025sw004473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mcintyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.031008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Temmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Svenningsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Preisser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA034098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.055111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04318059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>