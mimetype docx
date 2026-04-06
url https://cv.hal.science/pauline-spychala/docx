--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -742,404 +742,413 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Deschamp; Julien Léonard; Stefano Simiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du clerc. Formation, vocation, profession dans les christianismes (XIIIe - XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-42, 2024, Histoire et civilisations, 978-2-7574-4136-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-42, 2024, Histoire et civilisations, 978-2-7574-4136-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ze9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einleitung</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magister: Intellektuelle oder Experten im Spätmittelalter? Fallstudie zu den in Frankreich ausgebildeten Magistern an den Universitäten des Heiligen Römischen Reiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kintzinger; Wolfgang Wagner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politisches Scheitern. Ein ambivalentes Phänomen im Europa der Vormoderne (11.-18. Jahrhundert)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellektuelle. Karrieren und Krisen eines Typus vom Mittelalter bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Schwabe Verlag, p. 93-106, 2023, Veröffentlichungen der Gesellschaft für Universitäts- und Wissenschaftsgeschichte, 978-3-7965-4756-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/978-3-7965-4756-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111087122-001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04652441v1</w:t>
+                <w:t xml:space="preserve">hal-04933163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magister: Intellektuelle oder Experten im Spätmittelalter? Fallstudie zu den in Frankreich ausgebildeten Magistern an den Universitäten des Heiligen Römischen Reiches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellektuelle. Karrieren und Krisen eines Typus vom Mittelalter bis zur Gegenwart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politisches Scheitern. Ein ambivalentes Phänomen im Europa der Vormoderne (11.-18. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, De Gruyter, pp.1-24, 2023, 9783110786927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111087122-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24894/978-3-7965-4756-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04933163v1</w:t>
+                <w:t xml:space="preserve">hal-04652441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des gradués entre les universités françaises et celles d’Europe centrale (milieu XIVe–fin XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Picard; Thierry Kouamé; Bruno Belhoste; Boris Noguès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Examens, grades et diplômes. La validation des compétences par les universités, du XIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, p. 329-336, 2023, 979-10-351-0897-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Verurteilung neuer Doktrinen an der Universität Paris 1339-1481 und ihre Aus-wirkungen auf die Frequenz deutscher Universitätsbesucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaspar Gubler; Christian Hesse; Rainer C. Schwinges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Person und Wissen. Bilanz und Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vdf Hochschulverlag AG an der ETH Zürich, p. 121-130, 2022, 978-3-7281-4114-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3218/4114-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1149,1066 +1158,1066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première étape ou couronnement de parcours ? L’université de Paris dans le cursus des étudiants étrangers à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 27 (2024), p. 259-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étape ou couronnement de parcours ?</w:t>
+                <w:t xml:space="preserve">Luke Giraudet, Public Opinion and Political Contest in Late Medieval Paris. The Parisian Bourgeois and his Community, 1400–1450, Turnhout (Brepols) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.152701⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05502920v1</w:t>
+                <w:t xml:space="preserve">hal-04652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Giraudet, Public Opinion and Political Contest in Late Medieval Paris. The Parisian Bourgeois and his Community, 1400–1450, Turnhout (Brepols) 2022</w:t>
+                <w:t xml:space="preserve">Marie Bassano, De maître à élève. Enseigner le droit à Orléans (c. 1230–c. 1320), Leiden (Brill) 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2024/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103057⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04652509v1</w:t>
+                <w:t xml:space="preserve">hal-04933203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bassano, De maître à élève. Enseigner le droit à Orléans (c. 1230–c. 1320), Leiden (Brill) 2023</w:t>
+                <w:t xml:space="preserve">Première étape ou couronnement de parcours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De Fulda à la Faculté de décret de l'Université de Paris : manuels d’enseignement et itinéraires d'étudiants, 27, p. 259-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.152701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108135⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04933203v1</w:t>
+                <w:t xml:space="preserve">hal-05502920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jansen Hanno, Rektorwahlen an mittelalterlichen Universitäten Europas. Eine Studie zur Entscheidungskultur im akademischen Raum, Göttingen, Vandenhoeck &amp; Ruprecht, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für historische Forschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (4), pp.689-690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3790/zhf.2025.399116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Hacke, Die Boten der Nationen der Universität von Paris im Mittelalter, Husum (Matthiesen Verlag) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162, pp.303-305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lémeillat, Les gens de savoir en Bretagne à la fin du Moyen Âge. Fin XIIIe–XVe siècle, Rennes (Presses universitaires de Rennes) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/1, Mittelalter – Moyen Âge (500–1500), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hawicks, Harald Berger (Hg.), Marsilius von Inghen und die Niederrheinlande. Zum 625. Todestag des Gründungsrektors der Heidelberger Universität, Heidelberg (Universitätsverlag Winter) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.3.99803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité universitaire étrangère dans les universités françaises à la fin du Moyen Âge : études des Allemands, Hongrois et Slaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali di Storia delle università italiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 91-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17396/105577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnibus qui causa studiorum peregrinantur. Mobilités sociales et géographiques des universitaires allemands, hongrois et slaves des universités françaises (1330- 1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.7833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Mornet, Olle Ferm (éd.), Swedish students at the university of Paris in the Middle Ages I. Origin, studies, carriers, achievements, Stockholm, Sällskapet Runica et Mediævalia, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nation allemande à l’université de Paris au Moyen Âge, une intrusion dans la norme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.4656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of scholars and sciences between Bohemia, Hungary, Poland, and France in the 14th–15th centuries: the contribution of prosopography to the history of sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Historiae Scientiarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.233-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/2543702XSHS.20.008.12564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2218,127 +2227,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR Step 1: Getting Started with Automatic Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spychala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11npw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2406,51 +2415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7080B8C"/>
+    <w:nsid w:val="61C73A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2554,51 +2563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="224F9E31"/>
+    <w:nsid w:val="FDB898A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2702,51 +2711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77706B2E"/>
+    <w:nsid w:val="A436218B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2850,51 +2859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="530041A4"/>
+    <w:nsid w:val="63FCC824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2998,51 +3007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B6D6E16"/>
+    <w:nsid w:val="6E7D0036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3146,51 +3155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E276D245"/>
+    <w:nsid w:val="CEF1C89A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3294,51 +3303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9242EF2E"/>
+    <w:nsid w:val="16CD297E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3543,51 +3552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-spychala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265053676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spychala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Hugel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122-001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4756-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4114-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.152701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3790/zhf.2025.399116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13880" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/105577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90468" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2543702XSHS.20.008.12564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11npw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-spychala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265053676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spychala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Hugel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ze9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4756-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122-001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4114-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.152701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3790/zhf.2025.399116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/105577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7833" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2543702XSHS.20.008.12564" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11npw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>