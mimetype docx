--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -793,213 +793,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magister: Intellektuelle oder Experten im Spätmittelalter? Fallstudie zu den in Frankreich ausgebildeten Magistern an den Universitäten des Heiligen Römischen Reiches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellektuelle. Karrieren und Krisen eines Typus vom Mittelalter bis zur Gegenwart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Schwabe Verlag, p. 93-106, 2023, Veröffentlichungen der Gesellschaft für Universitäts- und Wissenschaftsgeschichte, 978-3-7965-4756-0. </w:t>
+              <w:t xml:space="preserve">Politisches Scheitern. Ein ambivalentes Phänomen im Europa der Vormoderne (11.-18. Jahrhundert)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, De Gruyter, pp.1-24, 2023, 9783110786927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24894/978-3-7965-4756-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783111087122-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933163v1</w:t>
+                <w:t xml:space="preserve">hal-04652441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einleitung</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magister: Intellektuelle oder Experten im Spätmittelalter? Fallstudie zu den in Frankreich ausgebildeten Magistern an den Universitäten des Heiligen Römischen Reiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kintzinger; Wolfgang Wagner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politisches Scheitern. Ein ambivalentes Phänomen im Europa der Vormoderne (11.-18. Jahrhundert)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, De Gruyter, pp.1-24, 2023, 9783110786927. </w:t>
+              <w:t xml:space="preserve">Intellektuelle. Karrieren und Krisen eines Typus vom Mittelalter bis zur Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Schwabe Verlag, p. 93-106, 2023, Veröffentlichungen der Gesellschaft für Universitäts- und Wissenschaftsgeschichte, 978-3-7965-4756-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111087122-001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24894/978-3-7965-4756-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652441v1</w:t>
+                <w:t xml:space="preserve">hal-04933163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des gradués entre les universités françaises et celles d’Europe centrale (milieu XIVe–fin XVe siècle)</w:t>
               </w:r>
@@ -1132,1092 +1132,1174 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étape ou couronnement de parcours ? L’université de Paris dans le cursus des étudiants étrangers à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">L’aiguille dans la botte de foin. Retrouver les universitaires dans le Parlement de Paris avec les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conflictualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/confdhmp.748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459485v1</w:t>
+                <w:t xml:space="preserve">hal-05582696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Giraudet, Public Opinion and Political Contest in Late Medieval Paris. The Parisian Bourgeois and his Community, 1400–1450, Turnhout (Brepols) 2022</w:t>
+                <w:t xml:space="preserve">Première étape ou couronnement de parcours ? L’université de Paris dans le cursus des étudiants étrangers à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (2024), p. 259-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103057⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04652509v1</w:t>
+                <w:t xml:space="preserve">hal-05459485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bassano, De maître à élève. Enseigner le droit à Orléans (c. 1230–c. 1320), Leiden (Brill) 2023</w:t>
+                <w:t xml:space="preserve">Première étape ou couronnement de parcours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024/4, </w:t>
+              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, De Fulda à la Faculté de décret de l'Université de Paris : manuels d’enseignement et itinéraires d'étudiants, 27, p. 259-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.152701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933203v1</w:t>
+                <w:t xml:space="preserve">hal-05502920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étape ou couronnement de parcours ?</w:t>
+                <w:t xml:space="preserve">Luke Giraudet, Public Opinion and Political Contest in Late Medieval Paris. The Parisian Bourgeois and his Community, 1400–1450, Turnhout (Brepols) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, De Fulda à la Faculté de décret de l'Université de Paris : manuels d’enseignement et itinéraires d'étudiants, 27, p. 259-277. </w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.152701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502920v1</w:t>
+                <w:t xml:space="preserve">hal-04652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jansen Hanno, Rektorwahlen an mittelalterlichen Universitäten Europas. Eine Studie zur Entscheidungskultur im akademischen Raum, Göttingen, Vandenhoeck &amp; Ruprecht, 2023.</w:t>
+                <w:t xml:space="preserve">Marie Bassano, De maître à élève. Enseigner le droit à Orléans (c. 1230–c. 1320), Leiden (Brill) 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für historische Forschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (4), pp.689-690. </w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3790/zhf.2025.399116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2024.4.108135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450217v1</w:t>
+                <w:t xml:space="preserve">hal-04933203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Hacke, Die Boten der Nationen der Universität von Paris im Mittelalter, Husum (Matthiesen Verlag) 2022</w:t>
+                <w:t xml:space="preserve">Jansen Hanno, Rektorwahlen an mittelalterlichen Universitäten Europas. Eine Studie zur Entscheidungskultur im akademischen Raum, Göttingen, Vandenhoeck &amp; Ruprecht, 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 162, pp.303-305. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für historische Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (4), pp.689-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3790/zhf.2025.399116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450190v1</w:t>
+                <w:t xml:space="preserve">hal-05450217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Lémeillat, Les gens de savoir en Bretagne à la fin du Moyen Âge. Fin XIIIe–XVe siècle, Rennes (Presses universitaires de Rennes) 2022</w:t>
+                <w:t xml:space="preserve">Martina Hacke, Die Boten der Nationen der Universität von Paris im Mittelalter, Husum (Matthiesen Verlag) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023/1, Mittelalter – Moyen Âge (500–1500), </w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.303-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204972v1</w:t>
+                <w:t xml:space="preserve">hal-05450190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Hawicks, Harald Berger (Hg.), Marsilius von Inghen und die Niederrheinlande. Zum 625. Todestag des Gründungsrektors der Heidelberger Universität, Heidelberg (Universitätsverlag Winter) 2022</w:t>
+                <w:t xml:space="preserve">Marjolaine Lémeillat, Les gens de savoir en Bretagne à la fin du Moyen Âge. Fin XIIIe–XVe siècle, Rennes (Presses universitaires de Rennes) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023/3, </w:t>
+              <w:t xml:space="preserve">, 2023, 2023/1, Mittelalter – Moyen Âge (500–1500), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2023.3.99803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652499v1</w:t>
+                <w:t xml:space="preserve">hal-04204972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité universitaire étrangère dans les universités françaises à la fin du Moyen Âge : études des Allemands, Hongrois et Slaves</w:t>
+                <w:t xml:space="preserve">Heike Hawicks, Harald Berger (Hg.), Marsilius von Inghen und die Niederrheinlande. Zum 625. Todestag des Gründungsrektors der Heidelberger Universität, Heidelberg (Universitätsverlag Winter) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Storia delle università italiane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 91-116. </w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17396/105577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2023.3.99803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204585v1</w:t>
+                <w:t xml:space="preserve">hal-04652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnibus qui causa studiorum peregrinantur. Mobilités sociales et géographiques des universitaires allemands, hongrois et slaves des universités françaises (1330- 1500)</w:t>
+                <w:t xml:space="preserve">La mobilité universitaire étrangère dans les universités françaises à la fin du Moyen Âge : études des Allemands, Hongrois et Slaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">Annali di Storia delle università italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 91-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.7833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17396/105577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204991v1</w:t>
+                <w:t xml:space="preserve">hal-04204585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Mornet, Olle Ferm (éd.), Swedish students at the university of Paris in the Middle Ages I. Origin, studies, carriers, achievements, Stockholm, Sällskapet Runica et Mediævalia, 2021</w:t>
+                <w:t xml:space="preserve">Omnibus qui causa studiorum peregrinantur. Mobilités sociales et géographiques des universitaires allemands, hongrois et slaves des universités françaises (1330- 1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francia-Recensio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/3, </w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.7833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204979v1</w:t>
+                <w:t xml:space="preserve">hal-04204991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nation allemande à l’université de Paris au Moyen Âge, une intrusion dans la norme ?</w:t>
+                <w:t xml:space="preserve">Élisabeth Mornet, Olle Ferm (éd.), Swedish students at the university of Paris in the Middle Ages I. Origin, studies, carriers, achievements, Stockholm, Sällskapet Runica et Mediævalia, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.4656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2022.3.90468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204558v1</w:t>
+                <w:t xml:space="preserve">hal-04204979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nation allemande à l’université de Paris au Moyen Âge, une intrusion dans la norme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Spychala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.4656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobility of scholars and sciences between Bohemia, Hungary, Poland, and France in the 14th–15th centuries: the contribution of prosopography to the history of sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Historiae Scientiarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.233-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4467/2543702XSHS.20.008.12564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2227,127 +2309,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR Step 1: Getting Started with Automatic Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Spychala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11npw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2415,51 +2497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61C73A89"/>
+    <w:nsid w:val="12A0410C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2563,51 +2645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FDB898A2"/>
+    <w:nsid w:val="38C7BC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2711,51 +2793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A436218B"/>
+    <w:nsid w:val="A298426A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2859,51 +2941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63FCC824"/>
+    <w:nsid w:val="1FD6D2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3007,51 +3089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E7D0036"/>
+    <w:nsid w:val="C15C7460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3155,51 +3237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CEF1C89A"/>
+    <w:nsid w:val="F6184021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3303,51 +3385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="16CD297E"/>
+    <w:nsid w:val="9740D76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-spychala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265053676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spychala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Hugel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ze9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4756-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122-001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4114-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.152701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3790/zhf.2025.399116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/105577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7833" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4656" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2543702XSHS.20.008.12564" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11npw" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-spychala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265053676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Spychala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Hugel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ze9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111087122-001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/978-3-7965-4756-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4114-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/confdhmp.748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.152701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.4.108135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3790/zhf.2025.399116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94533" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/105577" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2543702XSHS.20.008.12564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11npw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>