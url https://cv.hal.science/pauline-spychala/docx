--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2497,51 +2497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12A0410C"/>
+    <w:nsid w:val="B937CACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2645,51 +2645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38C7BC56"/>
+    <w:nsid w:val="D11C7A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2793,51 +2793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A298426A"/>
+    <w:nsid w:val="E7B86912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2941,51 +2941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FD6D2F3"/>
+    <w:nsid w:val="5BE87D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3089,51 +3089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C15C7460"/>
+    <w:nsid w:val="69FC35A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3237,51 +3237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F6184021"/>
+    <w:nsid w:val="383B2414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3385,51 +3385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9740D76C"/>
+    <w:nsid w:val="A80F5E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>