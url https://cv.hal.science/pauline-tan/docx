--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -430,222 +430,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov and Zabih's Graph Cuts Stereo Matching Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereo Disparity through Cost Aggregation with Guided Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kolmogorov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Monasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.220-251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2014.97⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.252-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074878v1</w:t>
+                <w:t xml:space="preserve">hal-01086731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo Disparity through Cost Aggregation with Guided Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kolmogorov and Zabih's Graph Cuts Stereo Matching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kolmogorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.252-275. </w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.220-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2014.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086731v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -778,226 +778,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+                <w:t xml:space="preserve">Correction par méthode variationnelle des non uniformités des détecteurs d'un interféromètre imageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monasse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Tan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rousset-Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700678v1</w:t>
+                <w:t xml:space="preserve">hal-01622265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction par méthode variationnelle des non uniformités des détecteurs d'un interféromètre imageur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rousset-Rouvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622265v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1084,164 +1084,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating proximal gradient descent for nonconvex regularised problems with multiconvex coupling terms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration of saddle-point methods in smooth cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492846v2</w:t>
+                <w:t xml:space="preserve">hal-01415459v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of saddle-point methods in smooth cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternating proximal gradient descent for nonconvex regularised problems with multiconvex coupling terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415459v3</w:t>
+                <w:t xml:space="preserve">hal-01492846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00877-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01074878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolmogorov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.78" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousset-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492846v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415459v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420603v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00877-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01074878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolmogorov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.97" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousset-Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415459v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492846v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01420603v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>