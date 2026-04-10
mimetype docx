--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -838,554 +838,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives for Sustained Disaster Risk Reduction</w:t>
+                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00983661v1</w:t>
+                <w:t xml:space="preserve">hal-03062406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternatives for Sustained Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisner Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benouar Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannon Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/194277861000300106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230602v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (01/2010), pp.551-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062405v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
+                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228000v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
+                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Texier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062406v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest editorial: Social perspectives on disasters in Southeast Asia</w:t>
               </w:r>
@@ -3205,230 +3205,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des inondations au sein des quartiers informels de Jakarta : politiques publiques versus réponses des populations</w:t>
+                <w:t xml:space="preserve">Les villes d'Asie du Sud-Est face aux menaces volcaniques : Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th Journées du Développement: L'Etat malgré tout? Acteurs publics et développement, Association Tiers-Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque Villes et Volcans: Relations, représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376836v1</w:t>
+                <w:t xml:space="preserve">halshs-00376862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes d'Asie du Sud-Est face aux menaces volcaniques : Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
+                <w:t xml:space="preserve">La gestion des inondations au sein des quartiers informels de Jakarta : politiques publiques versus réponses des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Villes et Volcans: Relations, représentations et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23th Journées du Développement: L'Etat malgré tout? Acteurs publics et développement, Association Tiers-Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376862v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3881,225 +3881,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01262572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
+                <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dominique Bertrand, Laurent Rieutort, Jean-Claude Thouret. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et volcans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, 2009</w:t>
+              <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.441-455, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00182770v1</w:t>
+                <w:t xml:space="preserve">halshs-00389583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
+                <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand, Laurent Rieutort, Jean-Claude Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.441-455, 2009</w:t>
+              <w:t xml:space="preserve">Villes et volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389583v1</w:t>
+                <w:t xml:space="preserve">halshs-00182770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques</w:t>
               </w:r>
@@ -4573,51 +4573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72BC4F7B"/>
+    <w:nsid w:val="9DD10975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-texier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-7612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140263802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360450495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.184.0775" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boun-Heng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desrousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Edelblutte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Siahaan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kyle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Lingad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-texier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-7612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140263802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360450495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.184.0775" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boun-Heng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desrousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Edelblutte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Siahaan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kyle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Lingad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>