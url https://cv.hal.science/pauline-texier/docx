--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -838,584 +838,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01221171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Texier</w:t>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (01/2010), pp.551-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062406v1</w:t>
+                <w:t xml:space="preserve">halshs-01230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives for Sustained Disaster Risk Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisner Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benouar Djillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannon Terry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/194277861000300106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des risques d'inondation à Jakarta : de la nécessaire intégration d'une approche sociale et communautaire dans la réduction des risques de catastrophe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230602v1</w:t>
+                <w:t xml:space="preserve">hal-03062405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062405v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Texier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228000v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest editorial: Social perspectives on disasters in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Juvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Flohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287. </w:t>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Préludes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie participative et réduction des risques de catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Siahaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche participative de la gestion des risques et des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche participative de la gestion des risques et des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroissement des inondations et développement rural aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts most? Extreme volcanic hazards versus everyday hardship in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroissement des inondations et développement rural aux Philippines: Le village de Sagrada dans le delta de la rivière Pampanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,51 +3211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes d'Asie du Sud-Est face aux menaces volcaniques : Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des inondations au sein des quartiers informels de Jakarta : politiques publiques versus réponses des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions, Natural Hazards, and Disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social perspectives on disasters in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche participative de la gestion des risques et des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4573,51 +4573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD10975"/>
+    <w:nsid w:val="340DF992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-texier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-7612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140263802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360450495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.184.0775" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boun-Heng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desrousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Edelblutte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Siahaan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kyle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Lingad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-texier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-7612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140263802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000360450495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.184.0775" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier-Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouraqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom David Cadag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhessd-1-6559-2013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lavigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8197" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boun-Heng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03613574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desrousseaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Edelblutte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Siahaan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kyle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Lingad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8462-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>