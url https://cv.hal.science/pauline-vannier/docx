--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -294,51 +294,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Sarradin</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2188,51 +2188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Mater" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04847955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Sarradin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Cerfonteyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Groben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35537-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kristin Bashir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Duller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwendner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00989-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Beblo-Vranesevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bohmeier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schleumer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Rabbow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Perras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.038.103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia-Descalzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorino Parro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garc&#237;a-Villadangos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaboyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96FH7S53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00773159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Han" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Fang Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne A Goodwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01430-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Thor Marteinsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafur Hedinn Fridjonsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01490-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Leth J&#248;rgensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Daussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Mater" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006647" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04847955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Cerfonteyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Groben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Gu&#240;mundsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35537-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kristin Bashir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Duller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwendner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00989-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Beblo-Vranesevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bohmeier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schleumer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Rabbow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Perras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.038.103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia-Descalzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorino Parro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garc&#237;a-Villadangos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaboyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96FH7S53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00773159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Han" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Fang Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne A Goodwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01430-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Thor Marteinsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olafur Hedinn Fridjonsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01490-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Leth J&#248;rgensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>