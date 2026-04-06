--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -75,266 +75,1249 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13/2024, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aumônerie : un mariage de raison entre la liberté religieuse et la laïcité de l'État en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Gazette des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12/2023, pp.377-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 11 (1), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.011.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro 10 (1), pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 9 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.009.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election municipale : application stricte de l'article L. 265 du code électoral – Tribunal administratif de Châlons-en-Champagne 17 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.582-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme. Juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro 8 (1), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.008.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le blocage des institutions politiques et l'avenir du système confessionnel au Liban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l’USEK / USEK Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.51-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique juridique de Droit européen des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 7 (1), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.007.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et bien commun ? Histoire et actualité de la loi de 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur l'arrêt de la Cour d'appel de Caen du 10 septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro 4 (1), pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.004.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous les arrêts de la Cour administrative d'appel de Paris du 30 mai 2011 relatifs aux aumôniers de prison, le cas des Témoins de Jéhovah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.2185-2190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace républicain, ordre public, défi contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-55, 2025, Faits religieux, culture et société, 978-2-84832-608-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigilance et séparatisme, la question des cultes à travers la loi du 24 août 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigilance et diligence en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, Bruylant, pp.59-72, 2024, A la croisée des droits, 978-2-8027-7571-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux de la laïcité en milieu scolaire. Tensions sociétales et évolution du cadre juridique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrémismes religieux, violence et contexte éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf Patrimoines, pp.19-30, 2021, 9782204142458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -344,1639 +1327,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, fer de lance de la laïcité républicaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le sport comme objet culturel et culture du corps.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle coopération en matière de politique publique du fait religieux dans une France laïque.</w:t>
+                <w:t xml:space="preserve">Quels fondements juridiques pour le Patrimoine Religieux Immatériel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eglises chrétiennes et acteurs politiques : quelles conditions pour quelle coopération ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur d'Etudes œcuméniques et l’Institut Catholique de Paris, Mar 2024, Paris Institut Catholique, France</w:t>
+              <w:t xml:space="preserve">Quel avenir pour les églises en France menacées de ruine ou de péril ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par la Faculté de Droit, économie, gestion, science politique de l’Université catholique de l’Ouest., Sep 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507348v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux.</w:t>
+                <w:t xml:space="preserve">La liberté religieuse à l'aune de l'état d'urgence sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard juridique sur la religion en démocratie libérale : entre neutralité des collectivités publiques, protection des libertés fondamentales, gestion de la coexistence pacifique et protection des intérêts de l'Etat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Cité, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "les régimes d'exception : mots, images et droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'artois, May 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487317v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels fondements juridiques pour le Patrimoine Religieux Immatériel ?</w:t>
+                <w:t xml:space="preserve">Quelle coopération en matière de politique publique du fait religieux dans une France laïque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour les églises en France menacées de ruine ou de péril ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’étude organisée par la Faculté de Droit, économie, gestion, science politique de l’Université catholique de l’Ouest., Sep 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Eglises chrétiennes et acteurs politiques : quelles conditions pour quelle coopération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Etudes œcuméniques et l’Institut Catholique de Paris, Mar 2024, Paris Institut Catholique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté religieuse à l'aune de l'état d'urgence sanitaire.</w:t>
+                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "les régimes d'exception : mots, images et droit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'artois, May 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">Regard juridique sur la religion en démocratie libérale : entre neutralité des collectivités publiques, protection des libertés fondamentales, gestion de la coexistence pacifique et protection des intérêts de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Cité, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895426v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infractions visées par la loi Séparatisme et l'obligation de vigilance des autorités nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée d'étude de l'ERDP « Vigilance et diligence en droit public»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace républicain, ordre public, défi contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Res publica - Généalogie et défis contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Laïcité à l'hôpital. Entre théorie et pratique: quelle actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE « LAÏCITE, SECULARISATION ET HOSPITALITE : CHANCES ET DEFIS D’UN VIVRE ENSEMBLE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FONDATION SAINT JEAN DE DIEU, LYON, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté des pratiques religieuses en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEES EUROPEENNES DU DROIT DE NANCY. VIE PRIVEE, VIE PUBLIQUE EN EUROPE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779721v1</w:t>
-              </w:r>
-[...981 lines deleted...]
-                <w:t xml:space="preserve">hal-04486877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2498,51 +2498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal-Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.011.0241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.004.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal-Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.011.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.004.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>