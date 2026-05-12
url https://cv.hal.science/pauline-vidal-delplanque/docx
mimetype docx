--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -75,1908 +75,1908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux</w:t>
+                <w:t xml:space="preserve">Le sport, fer de lance de la laïcité républicaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le sport comme objet culturel et culture du corps.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190461v1</w:t>
+                <w:t xml:space="preserve">hal-05031737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aumônerie : un mariage de raison entre la liberté religieuse et la laïcité de l'État en France</w:t>
+                <w:t xml:space="preserve">Quelle coopération en matière de politique publique du fait religieux dans une France laïque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Gazette des droits fondamentaux</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Eglises chrétiennes et acteurs politiques : quelles conditions pour quelle coopération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Etudes œcuméniques et l’Institut Catholique de Paris, Mar 2024, Paris Institut Catholique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407840v1</w:t>
+                <w:t xml:space="preserve">hal-04507348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l'homme</w:t>
+                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Regard juridique sur la religion en démocratie libérale : entre neutralité des collectivités publiques, protection des libertés fondamentales, gestion de la coexistence pacifique et protection des intérêts de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Cité, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471880v1</w:t>
+                <w:t xml:space="preserve">hal-04487317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l’homme</w:t>
+                <w:t xml:space="preserve">Quels fondements juridiques pour le Patrimoine Religieux Immatériel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, droit et religion</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Quel avenir pour les églises en France menacées de ruine ou de péril ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par la Faculté de Droit, économie, gestion, science politique de l’Université catholique de l’Ouest., Sep 2024, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471854v1</w:t>
+                <w:t xml:space="preserve">hal-04895432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
+                <w:t xml:space="preserve">La liberté religieuse à l'aune de l'état d'urgence sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, droit et religion</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04471848v1</w:t>
+              <w:t xml:space="preserve">Colloque "les régimes d'exception : mots, images et droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'artois, May 2024, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
+                <w:t xml:space="preserve">Les infractions visées par la loi Séparatisme et l'obligation de vigilance des autorités nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, droit et religion</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04471847v1</w:t>
+              <w:t xml:space="preserve">3ème Journée d'étude de l'ERDP « Vigilance et diligence en droit public»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Election municipale : application stricte de l'article L. 265 du code électoral – Tribunal administratif de Châlons-en-Champagne 17 juillet 2020</w:t>
+                <w:t xml:space="preserve">Espace républicain, ordre public, défi contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04471860v1</w:t>
+              <w:t xml:space="preserve">« Res publica - Généalogie et défis contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme. Juin 2018</w:t>
+                <w:t xml:space="preserve">La Laïcité à l'hôpital. Entre théorie et pratique: quelle actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, droit et religion</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04471823v1</w:t>
+              <w:t xml:space="preserve">COLLOQUE « LAÏCITE, SECULARISATION ET HOSPITALITE : CHANCES ET DEFIS D’UN VIVRE ENSEMBLE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FONDATION SAINT JEAN DE DIEU, LYON, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le blocage des institutions politiques et l'avenir du système confessionnel au Liban.</w:t>
+                <w:t xml:space="preserve">La liberté des pratiques religieuses en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l’USEK / USEK Law Journal</w:t>
-[...315 lines deleted...]
-                <w:t xml:space="preserve">hal-04486877v1</w:t>
+              <w:t xml:space="preserve">JOURNEES EUROPEENNES DU DROIT DE NANCY. VIE PRIVEE, VIE PUBLIQUE EN EUROPE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace républicain, ordre public, défi contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-55, 2025, Faits religieux, culture et société, 978-2-84832-608-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigilance et séparatisme, la question des cultes à travers la loi du 24 août 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigilance et diligence en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, Bruylant, pp.59-72, 2024, A la croisée des droits, 978-2-8027-7571-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux de la laïcité en milieu scolaire. Tensions sociétales et évolution du cadre juridique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrémismes religieux, violence et contexte éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf Patrimoines, pp.19-30, 2021, 9782204142458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport, fer de lance de la laïcité républicaine.</w:t>
+                <w:t xml:space="preserve">L'aumônerie : un mariage de raison entre la liberté religieuse et la laïcité de l'État en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le sport comme objet culturel et culture du corps.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05031737v1</w:t>
+              <w:t xml:space="preserve">la Gazette des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels fondements juridiques pour le Patrimoine Religieux Immatériel ?</w:t>
+                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel avenir pour les églises en France menacées de ruine ou de péril ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04895432v1</w:t>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13/2024, pp.155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté religieuse à l'aune de l'état d'urgence sanitaire.</w:t>
+                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "les régimes d'exception : mots, images et droit"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04895426v1</w:t>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12/2023, pp.377-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle coopération en matière de politique publique du fait religieux dans une France laïque.</w:t>
+                <w:t xml:space="preserve">Chronique de la Cour Européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eglises chrétiennes et acteurs politiques : quelles conditions pour quelle coopération ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04507348v1</w:t>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 11 (1), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.011.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jurisprudence européenne sur les obligations de l'Etat en matière de gestion du pluralisme religieux.</w:t>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard juridique sur la religion en démocratie libérale : entre neutralité des collectivités publiques, protection des libertés fondamentales, gestion de la coexistence pacifique et protection des intérêts de l'Etat</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04487317v1</w:t>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro 10 (1), pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infractions visées par la loi Séparatisme et l'obligation de vigilance des autorités nationales</w:t>
+                <w:t xml:space="preserve">Election municipale : application stricte de l'article L. 265 du code électoral – Tribunal administratif de Châlons-en-Champagne 17 juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d'étude de l'ERDP « Vigilance et diligence en droit public»</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04471884v1</w:t>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.582-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace républicain, ordre public, défi contemporain.</w:t>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Res publica - Généalogie et défis contemporains »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04471890v1</w:t>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 9 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.009.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Laïcité à l'hôpital. Entre théorie et pratique: quelle actualité ?</w:t>
+                <w:t xml:space="preserve">Chronique de la Cour européenne des droits de l’homme. Juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE « LAÏCITE, SECULARISATION ET HOSPITALITE : CHANCES ET DEFIS D’UN VIVRE ENSEMBLE »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04035774v1</w:t>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro 8 (1), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.008.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté des pratiques religieuses en France</w:t>
+                <w:t xml:space="preserve">Réflexions sur le blocage des institutions politiques et l'avenir du système confessionnel au Liban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES EUROPEENNES DU DROIT DE NANCY. VIE PRIVEE, VIE PUBLIQUE EN EUROPE.</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue juridique de l’USEK / USEK Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.51-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique juridique de Droit européen des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 7 (1), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.007.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et bien commun ? Histoire et actualité de la loi de 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur l'arrêt de la Cour d'appel de Caen du 10 septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro 4 (1), pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.004.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03779721v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous les arrêts de la Cour administrative d'appel de Paris du 30 mai 2011 relatifs aux aumôniers de prison, le cas des Témoins de Jéhovah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal-Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.2185-2190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2498,51 +2498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal-Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.011.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.004.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031737v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal-Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.011.0241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.007.0191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.004.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>