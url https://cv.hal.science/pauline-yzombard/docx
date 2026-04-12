--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound–Drever–Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound–Drever–Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="441FAF96"/>
+    <w:nsid w:val="64356E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>