--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound–Drever–Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound–Drever–Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64356E90"/>
+    <w:nsid w:val="58EF1AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>