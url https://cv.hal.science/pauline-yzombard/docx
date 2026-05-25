--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound–Drever–Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline YZOMBARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lecturer at Sorbonne Université (Paris, France)Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0864-181X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197866921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-1360-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold source of atomic hydrogen for loading large magnetic traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Dvornichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kiilerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00976-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with M$^2$ &lt; 1.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.1218-1230. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.506962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kloppenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (132), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: Developments in electron EDM and H ¯ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Adrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caratsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cladé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-seeded high-power Yb:YAG thin-disk laser stabilized by the Pound-Drever-Hall method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (18), pp.29558. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.498023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Core</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.057. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.6.3.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0130508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1S–3S cw spectroscopy of hydrogen/deuterium atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00605-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Burkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large octupole magnetic trap for research with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Järvinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laptiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (2), pp.023201. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0070037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Comini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the 1s-hyperfine transition in muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.13.2.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed production of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sennen Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-00494-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium laser cooling in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreva.104.023106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cryogenic tracking detector for antihydrogen detection in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 960, pp.163637. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for a measurement of the electron's electric dipole moment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C J Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Devlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Rabey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (5), pp.053031. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab83d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-assisted evaporative cooling of anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cerchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kellerbauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient $2^3S$ positronium production by stimulated decay from the $3^3P$ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (6), pp.063414. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.100.063414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-selected production of 2$^3$S metastable positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.033405. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ∼100 $\mu$m-resolution position-sensitive detector for slow positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 457, pp.44-48. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing long-lived $2^3S$ positronium via $3^3P$ laser excitation in magnetic and electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (1), pp.013402. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.013402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproton tagging and vertex fitting in a Timepix3 detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (06), pp.P06004. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/13/06/P06004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of a mixed antiproton and electron non-neutral plasma to high densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germano Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.76. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2018-80617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a transmission positron/positronium converter for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 407, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2017.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Manipulation and Positronium Laser Excitation in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akitaka Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect Diff.Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 373, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.373.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of antiproton annihilation on Cu, Ag and Au with emulsion films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (04), pp.P04021. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/04/P04021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser excitation of the n=3 level of positronium for antihydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.012507. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.012507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cooling of Molecular Anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.213001. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.213001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunching and electrostatic transport system for the production and emission of dense positronium clouds into vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar and 3D Silicon Pixel Sensors Used for Detection of Low Energy Antiprotons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gligorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3747-3753. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2368591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01108841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Precision Spectroscopy of Antiprotonic Atoms for Probing Strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Senetaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Sommerfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics and Conference on Low Energy Antiprotons (EXA/LEAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienna, Austria. pp.085, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.480.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Production of Antihydrogen in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Prospects in the Physics of Discrete Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bergen, Norway. pp.079, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.405.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Equalisation of Plastic Scintillator Detectors for Antiproton Annihilation Identification Over Positron/Positronium Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jagiellonian Symposium on Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kraków, Poland. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.51.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and antimatter: the AEgIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1342/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol for pulsed antihydrogen production in the AE$\overline{g}$IS apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Tietje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symmetries in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bregenz, Austria. pp.012025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1612/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Production and Detection of $2^3S$ Positronium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vespertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rienacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment: towards antimatter gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Khalidova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Particle Physics and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Moscow, Russia. pp.012104, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1390/1/012104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium Rydberg excitation diagnostic in a 1T cryogenic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Positron Annihilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.030002, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5135825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging a positronium cloud in a 1 Tesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Technology International Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.00004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201919800004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of positronium laser excitation and anti-hydrogen formation via charge exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zurlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-019-1553-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: Probing antimatter gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.123, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2019-19123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first measurement of matter-antimatter gravitational interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02040, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818202040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS at ELENA: outlook for physics with a pulsed cold antihydrogen beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiproton Physics in the ELENA Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Newport Pagnell, United Kingdom. pp.20170274, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AE$\overline{g}$IS latest results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guatieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01037, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201718101037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Ps Manipulations and Laser Studies in the AEgIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Jagiellonian Symposium of Fundamental and Applied Subatomic Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kraków, Poland. pp.1583, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEgIS Experiment: Status & Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lansonneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positronium for Antihydrogen Production in the AEGIS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Positron and Positronium Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lublin, Poland. pp.1443-1449, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.132.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of recent work on laser excitation of positronium for the formation of antihydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011026, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.18.011026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment at CERN: measuring antihydrogen free-fall in earth’s gravitational field to test WEP with antimatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Brusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Slow Positron Beam Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Matsue, Japan. pp.012014, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/791/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DAQ system for the AE$\bar g$IS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.032014, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/898/3/032014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a gravity measurement on cold antimatter atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on High Energy Physics (IFAE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.237, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16237-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01363953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing antimatter gravity – The AEGIS experiment at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellerbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chania, Greece. pp.02016, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201612602016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01394910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Equivalence Principle With Antimatter: The AEgIS Experiment At CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bräunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of antiprotons with the Timepix3 in a new electrostatic selection beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alozy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International 'Hiroshima' Symposium on the Development and Application of Semiconductor Tracking Detectors (HSTD-10) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01358172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.13-20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Weak Equivalence Principle with an antimatter beam at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ariga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Prospects in the Physics of Discrete Symmetries (DISCRETE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom. pp.012047, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/631/1/012047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion detectors for the antihydrogen detection in AEgIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pistillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Exotic Atoms and Related Topics (EXA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.29-34, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-015-1175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01196622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of silicon sensors for their use as antiproton annihilation detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International "Hiroshima" Symposium on Development and Application of Semiconductor Tracking Detectors - HSTD-9 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hiroshima, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact 20-pass thin-disk multipass amplifier stable against thermal lensing effects and delivering 330 mJ pulses with $\bf{M^2 &amp;lt; 1.17}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental perspectives on the matter-antimatter asymmetry puzzle: developments in electron EDM and antihydrogen experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Malbrunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Malbrunot-Ettenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Widmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pound-Drever-Hall locking scheme free from Trojan operating points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguzhan Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of muonic hydrogen in hydrogen gas and the measurement of the 1$s$ hyperfine splitting of muonic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adamczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdou Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cooling and manipulation of antimatter in the AEgIS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Yzombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Saclay (COmUE), 2016. English. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016SACLS272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01446588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58EF1AF9"/>
+    <w:nsid w:val="AAF6064B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-yzombard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0864-181X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197866921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-1360-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Semakin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Dvornichenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kiilerich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00976-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zeyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Affolter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Kara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.506962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malbrunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yzombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.498023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Ahmed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Affolter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.6.3.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Yzombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Biraben" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00605-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahokas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semakin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J&#228;rvinen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laptiyenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.13.2.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amsler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Antonello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Bonomi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sennen Brusa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00494-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zimmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.104.023106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Brusa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163637" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Ho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Devlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Rabey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab83d2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cerchiari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yzombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kellerbauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.063414" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080604v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033405" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.013402" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/06/P06004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S. Brusa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Caccia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80617-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ariga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.059" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Mariazzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Caravita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitaka Ariga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.373.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ariga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/P04021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.012507" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamamda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.213001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gligorova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Belov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368591" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Baptista" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Rathi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Senetaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sommerfeldt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.480.0085" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zurlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amsler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonomi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.405.0079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zurlo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.213" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tietje" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1612/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariazzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vespertini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rienacker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.91" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Khalidova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1390/1/012104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135825" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919800004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1553-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19123-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guatieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201718101037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1583" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lansonneur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.132.1443" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#228;unig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/791/1/012014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prelz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/3/032014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01363953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16237-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612602016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627356v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01358172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pacifico" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alozy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.03.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testera" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comparat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nedelec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1165-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kimura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aghion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ariga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ariga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/631/1/012047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pistillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1175-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ahl&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.036" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284749v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300780v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Malbrunot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malbrunot-Ettenauer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Widmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01446588v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS272" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>