--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Kergus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - LAPLACE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paulinekergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8601-0813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">249283379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a CNRS researcher (chargée de recherche) at LAPLACE, where I work on the modeling, control and analysis of energy systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was previously a postdoctoral researcher at LTH (Lund, Sweden) in the Department of Automatic Control, where I worked on the modelling and control of district heating and cooling networks in the group of Anders Rantzer. Before that, I was a PhD student at ONERA, Toulouse (France), from 2016 to 2019. My work consisted in proposing a new data-driven control design technique in the frequency-domain. I received my PhD in October 2019 from ISAE-SUPAERO, Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I obtained my engineering degree from Ecole Centrale de Lyon in 2016 after a year as an exchange student in UNICAMP (Brazil) at the Faculty of Electrical Engineering and Computer science (FEEC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests are control, system theory, model order reduction and system identification. In particular, I aim at proposing data-driven strategies for modelling, control and analysis of energy systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning vs. model-based control in electric vehicle charging microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106890. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized PI-control and Anti-windup in Resource Sharing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101049. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Robust Switching Control of a DC-DC Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Pitanga Cleto de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3481352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-windup coordination strategy around a fair equilibrium in resource sharing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2521 - 2526. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based hierarchical control of water reservoir systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Formentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.100185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacsc.2022.100185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolatory-Based Data-Driven Pulsed Fluidic Actuator Control Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2021.3070056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating district heating bottlenecks using load control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.100067. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2022.100067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control of infinite dimensional systems: Application to a continuous crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3045827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reference model selection to controller validation: Application to Loewner Data-Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1008-1013. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of parametric models in the frequency-domain through the subspace framework under LMI constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2018.1535717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimizing Battery Operation in Electric Vehicle Charging Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Control For Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Regruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stabilité par analyse d'impédance d'un micro-réseau DC pour les avions plus électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khaled Kahalerras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et collaborative pour l'élaboration d'un banc automatisé de caractérisation de pertes en commutation par opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Thermal Management : A mixed model-based and data-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Data-enabled Predictive Control for Building Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation aware control of a hybridized multi stack fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières FRH2, 07-11 Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loewner functions for bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Victor Gosea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Petreczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Londres, United Kingdom. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal instantaneous power dispatch in hybridised modular fuel cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Control Technology and Applications (CCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom. pp.426-432, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA60707.2024.10666511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fine d’un système pile à combustible et commande basée-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivetha Srinavasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control applied to hybridised modular fuel cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles & International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC60450.2024.10819911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Parameter Estimation in District Heating Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tokyo, Japan. pp.5438-5443, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Switching Control of DC-DC Boost Converter for EV Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, College station, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEC56611.2023.10078484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layers Predictive Algorithm for Workplace EV Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Baltussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapour, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven approximation and reduction from noisy data in matrix pencil frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Victor Gosea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFAC Symposium on Mathematical Theory of Networks and Systems MTNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bayreuth, Germany. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loewner-based Data-driven Iterative Structured Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Loewner Data Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control design in the Loewner framework: Dealing with stability and noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Formentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain data-driven control design in the Loewner framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.2095-2100, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven stability analysis and enforcement for Loewner Data-Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intersections between Learning, Control and Optimization (IPAM, UCLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control in the frequency-domain: From reference model selection to controller validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network of System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control application to matching theory: Sensivity minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network of System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation-based irrational model control design and stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realization and Model Reduction of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95157-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model reference control in the frequency-domain From model reference selection to controller validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut Supérieur de l'Aéronautique et de l'Espace (ISAE-SUPAERO), 2019. English. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ESAE0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02437362v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Kergus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - LAPLACE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paulinekergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8601-0813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">249283379</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a CNRS researcher (chargée de recherche) at LAPLACE, where I work on the modeling, control and analysis of energy systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was previously a postdoctoral researcher at LTH (Lund, Sweden) in the Department of Automatic Control, where I worked on the modelling and control of district heating and cooling networks in the group of Anders Rantzer. Before that, I was a PhD student at ONERA, Toulouse (France), from 2016 to 2019. My work consisted in proposing a new data-driven control design technique in the frequency-domain. I received my PhD in October 2019 from ISAE-SUPAERO, Toulouse, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I obtained my engineering degree from Ecole Centrale de Lyon in 2016 after a year as an exchange student in UNICAMP (Brazil) at the Faculty of Electrical Engineering and Computer science (FEEC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests are control, system theory, model order reduction and system identification. In particular, I aim at proposing data-driven strategies for modelling, control and analysis of energy systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning vs. model-based control in electric vehicle charging microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106890. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized PI-control and Anti-windup in Resource Sharing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101049. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Robust Switching Control of a DC-DC Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Pitanga Cleto de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2024.3481352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-windup coordination strategy around a fair equilibrium in resource sharing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.2521 - 2526. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3287252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based hierarchical control of water reservoir systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Formentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.100185. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacsc.2022.100185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolatory-Based Data-Driven Pulsed Fluidic Actuator Control Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (2), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2021.3070056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating district heating bottlenecks using load control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.100067. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2022.100067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control of infinite dimensional systems: Application to a continuous crystallizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3045827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reference model selection to controller validation: Application to Loewner Data-Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1008-1013. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of parametric models in the frequency-domain through the subspace framework under LMI constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2018.1535717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Optimizing Battery Operation in Electric Vehicle Charging Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Control For Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Regruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la stabilité par analyse d'impédance d'un micro-réseau DC pour les avions plus électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khaled Kahalerras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et collaborative pour l'élaboration d'un banc automatisé de caractérisation de pertes en commutation par opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kemdeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Thermal Management : A mixed model-based and data-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Data-enabled Predictive Control for Building Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loewner functions for bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Victor Gosea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Petreczky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Londres, United Kingdom. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal instantaneous power dispatch in hybridised modular fuel cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Control Technology and Applications (CCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom. pp.426-432, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA60707.2024.10666511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fine d’un système pile à combustible et commande basée-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivetha Srinavasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictive control applied to hybridised modular fuel cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles & International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC60450.2024.10819911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation aware control of a hybridized multi stack fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières FRH2, 07-11 Octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Parameter Estimation in District Heating Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Agner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tokyo, Japan. pp.5438-5443, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Switching Control of DC-DC Boost Converter for EV Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, College station, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEC56611.2023.10078484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layers Predictive Algorithm for Workplace EV Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Baltussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapour, Singapore. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven approximation and reduction from noisy data in matrix pencil frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Victor Gosea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFAC Symposium on Mathematical Theory of Networks and Systems MTNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bayreuth, Germany. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loewner-based Data-driven Iterative Structured Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Loewner Data Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control design in the Loewner framework: Dealing with stability and noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Formentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-domain data-driven control design in the Loewner framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Formentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France. pp.2095-2100, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven stability analysis and enforcement for Loewner Data-Driven Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intersections between Learning, Control and Optimization (IPAM, UCLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven control in the frequency-domain: From reference model selection to controller validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network of System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control application to matching theory: Sensivity minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network of System Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation-based irrational model control design and stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realization and Model Reduction of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95157-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model reference control in the frequency-domain From model reference selection to controller validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut Supérieur de l'Aéronautique et de l'Espace (ISAE-SUPAERO), 2019. English. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ESAE0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02437362v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90ADDE15"/>
+    <w:nsid w:val="9841ACD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinekergus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249283379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Agner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hansson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Pitanga Cleto de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3481352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Formentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerherve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3070056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pates" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2022.100067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3045827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1535717" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Rivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Victor Gosea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA60707.2024.10666511" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivetha Srinavasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC60450.2024.10819911" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC56611.2023.10078484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baltussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Bouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vuillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95157-3_19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437362v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ESAE0031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinekergus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249283379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Agner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hansson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.101049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ahmad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Pitanga Cleto de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3481352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3287252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Formentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2022.100185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerherve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3070056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pates" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2022.100067" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3045827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1535717" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaled Kahalerras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Victor Gosea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Petreczky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Rivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA60707.2024.10666511" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivetha Srinavasan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC60450.2024.10819911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan de Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEC56611.2023.10078484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baltussen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Bouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vuillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094551v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Formentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95157-3_19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437362v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ESAE0031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>