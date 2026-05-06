--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -698,291 +698,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uncertainty quantification of hyperelastic properties using precise and imprecise probabilities toward reliable in silico simulation of the second-stage labor</w:t>
+                <w:t xml:space="preserve">Comparing methods to detect the formation of damage in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trieu-Nhat-Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Victor Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbass Ballit</w:t>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519423500835⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40799-022-00574-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230372v1</w:t>
+                <w:t xml:space="preserve">hal-03980151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing methods to detect the formation of damage in composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the uncertainty quantification of hyperelastic properties using precise and imprecise probabilities toward reliable in silico simulation of the second-stage labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trieu-Nhat-Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Couty</w:t>
+                <w:t xml:space="preserve">Abbass Ballit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deletombe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40799-022-00574-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219519423500835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980151v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic organ prolapse meshes: Can they preserve the physiological behavior?</w:t>
               </w:r>
@@ -1236,103 +1236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPUCorrel: A GPU accelerated Digital Image Correlation software written in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.100815. </w:t>
@@ -1364,295 +1364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic magnetic resonance imaging to quantify pelvic organ mobility after treatment for uterine descent: differences between surgical procedures</w:t>
+                <w:t xml:space="preserve">Three‐dimensional physics‐based registration of pelvic system using 2D dynamic magnetic resonance imaging slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mèlanie van Ijsselmuiden</w:t>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.2119-2127. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-020-04278-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966483v1</w:t>
+                <w:t xml:space="preserve">hal-02873023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional physics‐based registration of pelvic system using 2D dynamic magnetic resonance imaging slices</w:t>
+                <w:t xml:space="preserve">Dynamic magnetic resonance imaging to quantify pelvic organ mobility after treatment for uterine descent: differences between surgical procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Mèlanie van Ijsselmuiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifan Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.2119-2127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00192-020-04278-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873023v1</w:t>
+                <w:t xml:space="preserve">hal-02966483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of anisotropic hyperelastic heterogeneous knitted fabric reinforced composites</w:t>
               </w:r>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1893,51 +1893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiorgan Motion Tracking in Dynamic Magnetic Resonance Imaging for Evaluation of Pelvic System Mobility and Shear Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.135-146</w:t>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (1), pp.202-212. </w:t>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4), pp.301-310. </w:t>
@@ -3360,51 +3360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Identification of CFRP Viscoelastic Models from Creep to Dynamic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,480 +3799,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical model of the pelvic system for patient-specific childbirth simulations</w:t>
+                <w:t xml:space="preserve">Simulation personnalisée de l'accouchement pour la prédiction des risques lésionnels du plancher pelvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoltan Csati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717766v1</w:t>
+                <w:t xml:space="preserve">hal-03717710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation personnalisée de l'accouchement pour la prédiction des risques lésionnels du plancher pelvien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Modélisation et identification par méthode inverse en grandes déformations - Application aux textiles prothétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Csati</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717710v1</w:t>
+                <w:t xml:space="preserve">hal-03717656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification par méthode inverse en grandes déformations - Application aux textiles prothétiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geometrical model of the pelvic system for patient-specific childbirth simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoltan Csati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717656v1</w:t>
+                <w:t xml:space="preserve">hal-03717766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images en temps réel pour le pilotage d'essais mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,523 +4537,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des endommagements dus à l'accouchement : simulation numérique du passage de la tête foetale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of pelvic system disorders using numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Jayyosi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+                <w:t xml:space="preserve">Mouhamadou Nassirou - Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717099v1</w:t>
+                <w:t xml:space="preserve">hal-00831245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of pelvic system disorders using numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des mobilités du système pelvien : vers une meilleure compréhension des troubles de la statique pelvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Nassirou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dequidt</w:t>
+                <w:t xml:space="preserve">François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831245v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des mobilités du système pelvien : vers une meilleure compréhension des troubles de la statique pelvienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude tridimensionnelle des singularités de bord libre dans les composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717827v1</w:t>
+                <w:t xml:space="preserve">hal-01722061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tridimensionnelle des singularités de bord libre dans les composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation des endommagements dus à l'accouchement : simulation numérique du passage de la tête foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Rubod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722061v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des déformations interlaminaires sur le bord libre de stratifiés unidirectionnels par Corrélation d'Image = Interlaminar shear strain measurement on laminate free edge using Digital Image Correlation</w:t>
               </w:r>
@@ -5218,51 +5218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.135-146, 2017, </w:t>
@@ -5493,51 +5493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF3F9F94"/>
+    <w:nsid w:val="7809ED54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinelecomte-grosbras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weisrock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W&#252;st" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olenic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tien K&#233;vin Trinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengheng Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Nhat-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519423500835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Couty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-022-00574-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrouix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.2001460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100815" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;lanie van Ijsselmuiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-020-04278-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496177v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jeanditgautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Landsheere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9D9S5G2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1401-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRJ2K24Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jawosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-014-2498-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Rubod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312458817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-013-2135-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG0Q18RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portemont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBS46CMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou - Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54481-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosbras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECLI0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinelecomte-grosbras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weisrock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W&#252;st" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olenic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tien K&#233;vin Trinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengheng Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Couty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-022-00574-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Nhat-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519423500835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrouix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.2001460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100815" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;lanie van Ijsselmuiden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-020-04278-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496177v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jeanditgautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Landsheere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9D9S5G2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1401-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRJ2K24Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jawosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-014-2498-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Rubod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312458817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-013-2135-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG0Q18RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portemont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBS46CMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou - Diallo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54481-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosbras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECLI0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>