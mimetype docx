--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -698,291 +698,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing methods to detect the formation of damage in composite materials</w:t>
+                <w:t xml:space="preserve">On the uncertainty quantification of hyperelastic properties using precise and imprecise probabilities toward reliable in silico simulation of the second-stage labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Couty</w:t>
+                <w:t xml:space="preserve">Trieu-Nhat-Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Abbass Ballit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deletombe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40799-022-00574-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519423500835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980151v1</w:t>
+                <w:t xml:space="preserve">hal-04230372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uncertainty quantification of hyperelastic properties using precise and imprecise probabilities toward reliable in silico simulation of the second-stage labor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing methods to detect the formation of damage in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbass Ballit</w:t>
+                <w:t xml:space="preserve">Victor Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519423500835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40799-022-00574-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230372v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvic organ prolapse meshes: Can they preserve the physiological behavior?</w:t>
               </w:r>
@@ -1236,103 +1236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPUCorrel: A GPU accelerated Digital Image Correlation software written in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.100815. </w:t>
@@ -3360,51 +3360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Identification of CFRP Viscoelastic Models from Creep to Dynamic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,76 +3799,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation personnalisée de l'accouchement pour la prédiction des risques lésionnels du plancher pelvien</w:t>
+                <w:t xml:space="preserve">A geometrical model of the pelvic system for patient-specific childbirth simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoltan Csati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Csati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3900,379 +3900,379 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717710v1</w:t>
+                <w:t xml:space="preserve">hal-03717766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification par méthode inverse en grandes déformations - Application aux textiles prothétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Astruc</w:t>
+                <w:t xml:space="preserve">Simulation personnalisée de l'accouchement pour la prédiction des risques lésionnels du plancher pelvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dufaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dufaye</w:t>
+                <w:t xml:space="preserve">Zoltan Csati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717656v1</w:t>
+                <w:t xml:space="preserve">hal-03717710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical model of the pelvic system for patient-specific childbirth simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et identification par méthode inverse en grandes déformations - Application aux textiles prothétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Morch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Csati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717766v1</w:t>
+                <w:t xml:space="preserve">hal-03717656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images en temps réel pour le pilotage d'essais mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
@@ -4537,523 +4537,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of pelvic system disorders using numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation des endommagements dus à l'accouchement : simulation numérique du passage de la tête foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jayyosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Dequidt</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Rubod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831245v1</w:t>
+                <w:t xml:space="preserve">hal-01717099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des mobilités du système pelvien : vers une meilleure compréhension des troubles de la statique pelvienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better understanding of pelvic system disorders using numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Nassirou - Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Witz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cosson</w:t>
+                <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717827v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tridimensionnelle des singularités de bord libre dans les composites stratifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des mobilités du système pelvien : vers une meilleure compréhension des troubles de la statique pelvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Nassirou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722061v1</w:t>
+                <w:t xml:space="preserve">hal-01717827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des endommagements dus à l'accouchement : simulation numérique du passage de la tête foetale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude tridimensionnelle des singularités de bord libre dans les composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717099v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des déformations interlaminaires sur le bord libre de stratifiés unidirectionnels par Corrélation d'Image = Interlaminar shear strain measurement on laminate free edge using Digital Image Correlation</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7809ED54"/>
+    <w:nsid w:val="5802044F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinelecomte-grosbras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weisrock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W&#252;st" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olenic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tien K&#233;vin Trinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengheng Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Couty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-022-00574-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Nhat-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519423500835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrouix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.2001460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100815" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;lanie van Ijsselmuiden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-020-04278-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496177v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jeanditgautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Landsheere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9D9S5G2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1401-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRJ2K24Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jawosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-014-2498-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Rubod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312458817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-013-2135-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG0Q18RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portemont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBS46CMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou - Diallo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54481-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosbras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECLI0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinelecomte-grosbras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1995-2090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weisrock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca W&#252;st" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olenic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2024.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tien K&#233;vin Trinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengheng Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trieu-Nhat-Thanh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tuan Dao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519423500835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Couty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-022-00574-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrouix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.2001460" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100815" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;lanie van Ijsselmuiden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-020-04278-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496177v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jeanditgautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillivert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Landsheere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9D9S5G2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1401-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanfeng Gu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRJ2K24Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jawosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-014-2498-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Rubod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paluch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312458817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-013-2135-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SG0Q18RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portemont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBS46CMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.07.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWB1P83F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Nassirou - Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Palush" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54481-6_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grosbras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECLI0018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>