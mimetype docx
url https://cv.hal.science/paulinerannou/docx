--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -309,245 +309,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir le rapport surdité-handicap à travers l’institution de la famille : parcours et discours de personnes sourdes et de parents d’enfants sourds face aux normes</w:t>
+                <w:t xml:space="preserve">L’annonce de la surdité : étude de trois parcours-types de parents francophones ayant un enfant sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 96 (4), pp.27-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.096.0027⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 96 (4), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.096.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225481v1</w:t>
+                <w:t xml:space="preserve">hal-04225482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annonce de la surdité : étude de trois parcours-types de parents francophones ayant un enfant sourd</w:t>
+                <w:t xml:space="preserve">Redéfinir le rapport surdité-handicap à travers l’institution de la famille : parcours et discours de personnes sourdes et de parents d’enfants sourds face aux normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 96 (4), pp.39-56. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 96 (4), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.096.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.096.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225482v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aider à vivre la maladie mortelle et (re)(sur)vivre après le décès »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESASOS</w:t>
             </w:r>
@@ -729,230 +729,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marginalisation linguistique et sociale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires de la surdité en France. Parents entendants d’enfants sourds : questionner la fragmentation de l’identité sourde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521048v1</w:t>
+                <w:t xml:space="preserve">hal-04225484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de la surdité en France. Parents entendants d’enfants sourds : questionner la fragmentation de l’identité sourde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la marginalisation linguistique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Clerc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marchadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Marges, marginalités, marginalisation, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225484v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et choix linguistiques de parents entendants d’enfants sourds en France : une certaine idée du bilinguisme</w:t>
               </w:r>
@@ -1323,191 +1323,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et pratiques des professionnels exerçant au sein des Pôles d’enseignement pour jeunes sourds (PEJS)</w:t>
+                <w:t xml:space="preserve">Discours sur la place de la langue des signes française chez les enfants sourds en famille et à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La scolarisation inclusive des élèves sourds ou malentendants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Bilinguisme(s) : de la famille à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Académie de Paris, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545353v1</w:t>
+                <w:t xml:space="preserve">hal-05545427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur la place de la langue des signes française chez les enfants sourds en famille et à l’école</w:t>
+                <w:t xml:space="preserve">Représentations et pratiques des professionnels exerçant au sein des Pôles d’enseignement pour jeunes sourds (PEJS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bedoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilinguisme(s) : de la famille à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de l'Académie de Paris, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">La scolarisation inclusive des élèves sourds ou malentendants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545427v1</w:t>
+                <w:t xml:space="preserve">hal-05545353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round table - Sign language acquisition - Project SIGNES in Rouen</w:t>
               </w:r>
@@ -1607,51 +1607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidants des malades d’Alzheimer Récits et photographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,77 +1764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes), Beaux Livres, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2092,64 +2092,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accmadial (ACCompagnants des MAlades DIagnostiqués Alzheimer).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14043638"/>
+    <w:nsid w:val="C8639C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2531,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinerannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089341ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084910ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc Conan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marchadour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1901.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02101416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052570ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute G. Matos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.561795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02101445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paulinerannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089341ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084910ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Clerc Conan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marchadour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1901.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02101416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052570ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute G. Matos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.561795" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02101445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02293624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>