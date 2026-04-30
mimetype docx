--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2300,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8639C31"/>
+    <w:nsid w:val="30BCB9B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>