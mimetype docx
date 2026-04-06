--- v0 (2026-03-03)
+++ v1 (2026-04-06)
@@ -1312,481 +1312,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-copulatory sexual selection allows females to alleviate the fitness costs incurred when mating with senescing males.</w:t>
+                <w:t xml:space="preserve">Elevated basal corticosterone levels increase disappearance risk of light but not heavy individuals in a long-term monitored rodent population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lesobre</w:t>
+                <w:t xml:space="preserve">Neville Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Leveque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carsten Schradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1675⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445760v1</w:t>
+                <w:t xml:space="preserve">hal-02141728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated basal corticosterone levels increase disappearance risk of light but not heavy individuals in a long-term monitored rodent population</w:t>
+                <w:t xml:space="preserve">Sperm competition accentuates selection on ejaculate attributes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.20180889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141728v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm competition accentuates selection on ejaculate attributes.</w:t>
+                <w:t xml:space="preserve">Post-copulatory sexual selection allows females to alleviate the fitness costs incurred when mating with senescing males.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Hingrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacroix</w:t>
+                <w:t xml:space="preserve">Toni Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.20180889. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1913), pp.20191675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078628v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for prezygotic postcopulatory avoidance of kin despite high inbreeding depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwènaëlle Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (24), pp.5252-5262. </w:t>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neoteny-helper hypothesis: when to expect and when not to expect endocrine mechanisms to regulate allo-parental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Schradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,264 +2247,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t>
+                <w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.81 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264247v1</w:t>
+                <w:t xml:space="preserve">hal-01204396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t>
+                <w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (6), pp.683-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204396v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual flexibility in energy saving: body size and condition constrain torpor use</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dammhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Plant–Microbe–Insect Interactions, 27 (3), pp.793-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#232;na&#235;lle Lev&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ELE.13696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Leveque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rimbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#232;na&#235;lle Lev&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ELE.13696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rimbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>