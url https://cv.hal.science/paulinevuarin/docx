--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1312,481 +1312,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated basal corticosterone levels increase disappearance risk of light but not heavy individuals in a long-term monitored rodent population</w:t>
+                <w:t xml:space="preserve">Post-copulatory sexual selection allows females to alleviate the fitness costs incurred when mating with senescing males.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Pillay</w:t>
+                <w:t xml:space="preserve">Alice Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Schradin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaëlle Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Chalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1913), pp.20191675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141728v1</w:t>
+                <w:t xml:space="preserve">hal-02445760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm competition accentuates selection on ejaculate attributes.</w:t>
+                <w:t xml:space="preserve">Elevated basal corticosterone levels increase disappearance risk of light but not heavy individuals in a long-term monitored rodent population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Pillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Schradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0889⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078628v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-copulatory sexual selection allows females to alleviate the fitness costs incurred when mating with senescing males.</w:t>
+                <w:t xml:space="preserve">Sperm competition accentuates selection on ejaculate attributes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Bouchard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toni Chalah</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saint Jalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1913), pp.20191675. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.20180889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445760v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for prezygotic postcopulatory avoidance of kin despite high inbreeding depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwènaëlle Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (24), pp.5252-5262. </w:t>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neoteny-helper hypothesis: when to expect and when not to expect endocrine mechanisms to regulate allo-parental care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Schradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,264 +2247,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t>
+                <w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guesnet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (6), pp.683-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204396v1</w:t>
+                <w:t xml:space="preserve">hal-03264247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence for a proximate role of food shortage in the regulation of hibernation and daily torpor: a review</w:t>
+                <w:t xml:space="preserve">Shallow hypothermia depends on the level of fatty acid unsaturation in adipose and liver tissues in a tropical heterothermic primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.81 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00360-014-0833-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264247v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual flexibility in energy saving: body size and condition constrain torpor use</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Dammhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Plant–Microbe–Insect Interactions, 27 (3), pp.793-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2713,52 +2713,206 @@
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ANS DE SUIVI DE LA POPULATION DE CHEVREUILS 1975-2025 - Territoire d’Etude et d’Expérimentation de Trois-Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Coucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB/LBBE/ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2905,51 +3059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#232;na&#235;lle Lev&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ELE.13696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Leveque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rimbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2024.111750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D Lalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duhayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09769" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#232;na&#235;lle Lev&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ELE.13696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Leveque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rimbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23328940.2014.952210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dammhahn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kappeler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3328-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-014-0833-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.05.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW7XZTBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05604926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Coucy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Doreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>