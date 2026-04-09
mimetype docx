--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Martins</w:t>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236517v1</w:t>
+                <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Violleau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Food Chemistry Advances, 4, pp.100669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237865v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Descamps</w:t>
+                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiane Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Food Chemistry Advances, 4, pp.100669. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.114982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522426v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Milk and Plant Proteins to Develop Novel Food Systems: What Are the Limits?</w:t>
               </w:r>
@@ -949,64 +949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Odelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio Fernandes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Foods, 1212, pp.2385. </w:t>
@@ -1038,511 +1038,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sales Queiroz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Dairy Journal, 143, pp.105688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234467v1</w:t>
+                <w:t xml:space="preserve">hal-04447127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Scudeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137, pp.108366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sales Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Olander Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, International Dairy Journal, 143, pp.105688. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.136178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04447127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Food Structure, pp.100215. </w:t>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous substructure of casein micelles evidenced by SAXS and NMR in demineralized samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghvendra Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Viana Novaes de Carvalho Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.446-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Henrique Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,78 +2457,78 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274-10282. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394892v1</w:t>
+                <w:t xml:space="preserve">hal-01904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t>
               </w:r>
@@ -2591,78 +2591,78 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274-10282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904494v1</w:t>
+                <w:t xml:space="preserve">hal-04394892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t>
               </w:r>
@@ -3429,278 +3429,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Floury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209480v1</w:t>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
+                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Anglo</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
               </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,359 +4149,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
+                <w:t xml:space="preserve">Guided microbial enzymatic catalysis for developing biocompatible, eco-friendly nanostructured</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Velazquez-Dominguez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hiolle Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violleau Frédéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">21nd Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314134v1</w:t>
+                <w:t xml:space="preserve">hal-05314157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided microbial enzymatic catalysis for developing biocompatible, eco-friendly nanostructured</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennetier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21nd Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314157v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Packing and Drug Stability: The Critical Role of Molecular organization in Stable protein rich Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velazquez Angella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hennetier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiolle Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Gene Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of B-lactoglobulin/lactoferrin heteroprotein coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,103 +4599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
@@ -4724,103 +4724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
@@ -4849,103 +4849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
@@ -5000,64 +5000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR GDRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romdhane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th NIZO Dairy Conference Milk Protein Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Papendal, Netherlands</w:t>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of the collagen triple helix and second harmonic microscopy of collagen liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,103 +6081,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
@@ -6206,90 +6206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6331,103 +6331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Romelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
@@ -6456,103 +6456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic cross-linking of casein increase the stability of overacidifed caseins dispersion after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
@@ -6581,103 +6581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Cross-Linking of Casein Increase the Stability of Overacidifed Caseins Dispersion after Heat Treatment’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Ireland</w:t>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
@@ -7094,51 +7094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,90 +7247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF VIRAL PARTICLES BY AN IMMUNO-SPECIFIC-MEDIATED CO-PRECIPITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>