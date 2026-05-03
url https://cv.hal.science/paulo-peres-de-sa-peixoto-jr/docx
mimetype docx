--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -502,1367 +502,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
+                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Violleau</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Food Chemistry Advances, 4, pp.100669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237865v1</w:t>
+                <w:t xml:space="preserve">hal-04522426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiane Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.114982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522426v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Martins</w:t>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.114982. </w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236517v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Milk and Plant Proteins to Develop Novel Food Systems: What Are the Limits?</w:t>
+                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio Fernandes de Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Lucas Sales Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Olander Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12122385⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.136178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361700v1</w:t>
+                <w:t xml:space="preserve">hal-04234467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Scudeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.108366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04447127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108366⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Dairy Journal, 143, pp.105688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03912927v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+                <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234467v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+                <w:t xml:space="preserve">Combination of Milk and Plant Proteins to Develop Novel Food Systems: What Are the Limits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Fernandes de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Violleau</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Foods, 1212, pp.2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12122385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232963v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar type matters in spray drying II: Glycation effects on physicochemical characteristics of aged lactose-hydrolyzed milk powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heterogeneous substructure of casein micelles evidenced by SAXS and NMR in demineralized samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+                <w:t xml:space="preserve">Raghvendra Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evandro Martins</w:t>
+                <w:t xml:space="preserve">Emilie Dieude-Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Food Structure, pp.100215. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.106653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2021.100215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361776v1</w:t>
+                <w:t xml:space="preserve">hal-03341478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous substructure of casein micelles evidenced by SAXS and NMR in demineralized samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugar type matters in spray drying II: Glycation effects on physicochemical characteristics of aged lactose-hydrolyzed milk powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghvendra Pratap Singh</w:t>
+                <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dieude-Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117, pp.106653. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Food Structure, pp.100215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2021.100215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341478v1</w:t>
+                <w:t xml:space="preserve">hal-04361776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale quantitative characterization of demineralized casein micelles: How the partial excision of nano-clusters leads to the aggregation during rehydration</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Viana Novaes de Carvalho Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.446-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,90 +2246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar type matters in spray drying: Homogeneous distribution in milk powder favors repulsive interactions between proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Henrique Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2406,129 +2406,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274-10282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904494v1</w:t>
+                <w:t xml:space="preserve">hal-04394892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t>
               </w:r>
@@ -2540,129 +2540,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274-10282. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394892v1</w:t>
+                <w:t xml:space="preserve">hal-01904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t>
               </w:r>
@@ -3312,395 +3312,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azais</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461409v1</w:t>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
+                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Anglo</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209480v1</w:t>
+                <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
               </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
@@ -3833,77 +3833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (23), pp.11203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,501 +4080,501 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Nanostructure and Techno-Functional Properties of Milk and Alternative Protein Hydrogels and Powders</w:t>
+                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Forestry and Horticulture World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314241v1</w:t>
+                <w:t xml:space="preserve">hal-05314134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided microbial enzymatic catalysis for developing biocompatible, eco-friendly nanostructured</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez-Dominguez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velazquez-Dominguez Angella</w:t>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violleau Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21nd Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Molecular Packing and Drug Stability: The Critical Role of Molecular organization in Stable protein rich Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiolle Manon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">14th World Gene Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314134v1</w:t>
+                <w:t xml:space="preserve">hal-05314215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Packing and Drug Stability: The Critical Role of Molecular organization in Stable protein rich Powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Nanostructure and Techno-Functional Properties of Milk and Alternative Protein Hydrogels and Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Gene Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Agriculture, Forestry and Horticulture World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314215v1</w:t>
+                <w:t xml:space="preserve">hal-05314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of B-lactoglobulin/lactoferrin heteroprotein coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,103 +4599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
@@ -4724,103 +4724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
@@ -4849,103 +4849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
@@ -5000,64 +5000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR GDRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romdhane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th NIZO Dairy Conference Milk Protein Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Papendal, Netherlands</w:t>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-lactoglobulin unfolding and heat-aggregation at atomistic scale: How NMR associated with SAXS reveal protein structures at atomistic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trivelli. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of the collagen triple helix and second harmonic microscopy of collagen liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,103 +6081,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
@@ -6206,90 +6206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6325,402 +6325,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic cross-linking of casein increase the stability of overacidifed caseins dispersion after heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
+              <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455453v1</w:t>
+                <w:t xml:space="preserve">hal-04401188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic cross-linking of casein increase the stability of overacidifed caseins dispersion after heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enzymatic Cross-Linking of Casein Increase the Stability of Overacidifed Caseins Dispersion after Heat Treatment’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401188v1</w:t>
+                <w:t xml:space="preserve">hal-04455405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Cross-Linking of Casein Increase the Stability of Overacidifed Caseins Dispersion after Heat Treatment’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Romelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Ireland</w:t>
+              <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455405v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein co-assembly for the delivery of bioactives.</w:t>
               </w:r>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
@@ -7094,51 +7094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,90 +7247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF VIRAL PARTICLES BY AN IMMUNO-SPECIFIC-MEDIATED CO-PRECIPITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Woisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7365,64 +7365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing fibrillar collagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20160228605A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7440,64 +7440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation de collagène fibrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012052679A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,51 +7684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>