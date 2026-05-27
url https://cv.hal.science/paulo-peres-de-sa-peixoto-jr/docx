--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1367 +368,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale organization and rheology of casein and pea protein mixed hydrogels formed by acidification: Effects of ratio and temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution 13 C NMR indicates that changes in the dynamics of polyproline II conformations induce collagen I fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
+                <w:t xml:space="preserve">Naomasa Kawashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.116242. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (15), pp.2909-2914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SM01003E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140442v1</w:t>
+                <w:t xml:space="preserve">hal-05621070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale organization and rheology of casein and pea protein mixed hydrogels formed by acidification: Effects of ratio and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiane Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+                <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.116242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522426v1</w:t>
+                <w:t xml:space="preserve">hal-05140442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Effects of storage temperature on the solubility of cross-linked micellar casein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Martins</w:t>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Food Chemistry Advances, 4, pp.100669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236517v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+                <w:t xml:space="preserve">Acid gelation of high-concentrated casein micelles and pea proteins mixed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiane Rodrigues da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Violleau</w:t>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.114982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237865v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+                <w:t xml:space="preserve">Molecular structure and fluid properties of native and enzymatically cross-linked caseins after spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sales Queiroz</w:t>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Olander Petersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234467v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Combination of Milk and Plant Proteins to Develop Novel Food Systems: What Are the Limits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Odelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Fernandes de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennetier</w:t>
+                <w:t xml:space="preserve">Evandro Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108366⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Foods, 1212, pp.2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12122385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912927v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-intensity ultrasound treatment on casein: Pea mixed systems: Effect on gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sales Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Olander Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.136178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04447127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessment of structures in phosphocaseinate dispersions by A4F, NMR and SAXS: The impact of demineralization and heat treatment on viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Scudeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108552⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 137, pp.108366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.108366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232963v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Milk and Plant Proteins to Develop Novel Food Systems: What Are the Limits?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antônio Fernandes de Carvalho</w:t>
+                <w:t xml:space="preserve">Transglutaminase cross-linking on dairy proteins: Functionalities, patents, and commercial uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Martins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Dairy Journal, 143, pp.105688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12122385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04361700v1</w:t>
+                <w:t xml:space="preserve">hal-04447127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous substructure of casein micelles evidenced by SAXS and NMR in demineralized samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Influence of enzymatic cross-linking on the apparent viscosity and molecular characteristics of casein micelles at neutral and acidic pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 117, pp.106653. </w:t>
+              <w:t xml:space="preserve">, 2023, 139, pp.108552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341478v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar type matters in spray drying II: Glycation effects on physicochemical characteristics of aged lactose-hydrolyzed milk powder</w:t>
               </w:r>
@@ -1753,64 +1710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Food Structure, pp.100215. </w:t>
@@ -1842,2227 +1799,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantitative characterization of demineralized casein micelles: How the partial excision of nano-clusters leads to the aggregation during rehydration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heterogeneous substructure of casein micelles evidenced by SAXS and NMR in demineralized samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Nogueira</w:t>
+                <w:t xml:space="preserve">Raghvendra Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emilie Dieude-Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 105, pp.105778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105778⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 117, pp.106653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915054v1</w:t>
+                <w:t xml:space="preserve">hal-03341478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a crosslinked casein micelle hydrogel as a carrier for jaboticaba (Myrciaria cauliflora) extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+                <w:t xml:space="preserve">Multiscale quantitative characterization of demineralized casein micelles: How the partial excision of nano-clusters leads to the aggregation during rehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ben-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Viana Novaes de Carvalho Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 106, pp.105872. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105872⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 105, pp.105778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915053v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of beta-lactoglobulin aggregates from quite, Unfolded conformations upon heat aαctivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a crosslinked casein micelle hydrogel as a carrier for jaboticaba (Myrciaria cauliflora) extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Lima Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Álvaro Viana Novaes de Carvalho Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (2), pp.446-452. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.105872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617973v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar type matters in spray drying: Homogeneous distribution in milk powder favors repulsive interactions between proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of beta-lactoglobulin aggregates from quite, Unfolded conformations upon heat aαctivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Henrique Nogueira</w:t>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.100132. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.446-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625420v1</w:t>
+                <w:t xml:space="preserve">hal-02617973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nasser</w:t>
+                <w:t xml:space="preserve">Sugar type matters in spray drying: Homogeneous distribution in milk powder favors repulsive interactions between proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lopes Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Marcio Henrique Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bray</w:t>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.100132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2019.100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394892v1</w:t>
+                <w:t xml:space="preserve">hal-02625420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274-10282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904494v1</w:t>
+                <w:t xml:space="preserve">hal-04394892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Storage of Micellar Casein Powders with and without Lactose: Consequences on Color, Solubility, and Chemical Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (39), pp.10274 - 10282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b06147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462797v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nasser</w:t>
+                <w:t xml:space="preserve">How High Concentrations of Proteins Stabilize the Amorphous State of Calcium Orthophosphate: A Solid-State Nuclear Magnetic Resonance (NMR) Study of the Casein Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ronse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506665v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D.S. Peixoto</w:t>
+                <w:t xml:space="preserve">Gilles Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Tavares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Hamon</w:t>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367243v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">P. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 32 (31), pp.7821-7828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116503v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116500v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Anglo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Illoul</w:t>
+                <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940724v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209480v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR Study Reveals Collagen I Structural Modifications of Amino Acid Side Chains upon Fibrillogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Achievement of cornea-like organizations in dense collagen I solutions: clues to the physico-chemistry of cornea morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azais</w:t>
+                <w:t xml:space="preserve">Anny Anglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (11), pp.7528-7535. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (47), pp.11241-11248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.390146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52097h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461409v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellen Altendorf</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789405v1</w:t>
+                <w:t xml:space="preserve">hal-01209480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Imaging and 3D morphological analysis of collagen fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Altendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 247 (2), pp.161-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804597v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantitative assessment of collagen i liquid crystal organizations: Role of ionic force and acidic solvent, and evidence of new phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (23), pp.11203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm06076g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical imaging of lyotropic cholesteric liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2), pp.1113-1121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,1992 +4163,1992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship Between Nanostructure and Techno-Functional Properties of Milk and Alternative Protein Hydrogels and Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
+              <w:t xml:space="preserve">Agriculture, Forestry and Horticulture World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314134v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided microbial enzymatic catalysis for developing biocompatible, eco-friendly nanostructured</w:t>
+                <w:t xml:space="preserve">Impact of spray-drying on the molecular structure of enzymatically cross-linked micellar casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velazquez-Dominguez Angella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennetier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21nd Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Symposium International de la Fédération Laitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314157v1</w:t>
+                <w:t xml:space="preserve">hal-05314134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Packing and Drug Stability: The Critical Role of Molecular organization in Stable protein rich Powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided microbial enzymatic catalysis for developing biocompatible, eco-friendly nanostructured</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez-Dominguez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violleau Frédéric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiolle Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Gene Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">21nd Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314215v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Nanostructure and Techno-Functional Properties of Milk and Alternative Protein Hydrogels and Powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Packing and Drug Stability: The Critical Role of Molecular organization in Stable protein rich Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velazquez Angella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennetier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violleau Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiolle Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Forestry and Horticulture World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14th World Gene Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314241v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of B-lactoglobulin/lactoferrin heteroprotein coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Edible Soft Matter congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the characteristics of Enzymatically Cross-linked Micellar Casein powders by Asymmetrical Field-Flow Fractionation and its colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science and Technology Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How demineralization trigger internal structural modifications of the micelle?, Journée thématique « Les protéines sont-elles des colloïdes/polymères comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR GDRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of demineralization on the internal structure of the casein micelle and subsequent consequences on its dispersion properties after the rehydration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ben Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romdhane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th NIZO Dairy Conference Milk Protein Functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-lactoglobulin unfolding and heat-aggregation at atomistic scale: How NMR associated with SAXS reveal protein structures at atomistic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trivelli. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaplace Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Novel Nanomaterials: Engineering and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Aubin SOLEIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of β-lactoglobulin/lactoferrin heteroprotein coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Hydrocolloids Conference (IHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroprotein complex coacervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMM Anual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924790v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209871v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Food Rheology and Structure - ISFRS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical response of the collagen triple helix and second harmonic microscopy of collagen liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphoton Microscopy in the Biomedical Sciences X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco, CA, United States. pp.Second Harmonic Generation II, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.840873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6067,1163 +6158,1163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on the Structural Conformation of Enzymatic Cross-linked Caseins Particles in Neutral and Acidic Conditions Revealing the Conformation and Shape of Enzymatic Cross-linked Casein Micelles powders with Asymmetrical Flow Field-Flow Fractionation (AF4) and their colloidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Food Structure and Functionality Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Enzymatic Cross-linked Caseins Particles by Asymmetrical Flow Field-Flow Fractionation in Neutral and Acidic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Field- and Flow-Based Separations, University of California</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic cross-linking of casein increase the stability of overacidifed caseins dispersion after heat treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Romelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401188v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Cross-Linking of Casein Increase the Stability of Overacidifed Caseins Dispersion after Heat Treatment’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enzymatic cross-linking of casein increase the stability of overacidifed caseins dispersion after heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Ireland</w:t>
+              <w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455405v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of native and demineralized casein micelles by AF4 coupled with MALS-QELS-dRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enzymatic Cross-Linking of Casein Increase the Stability of Overacidifed Caseins Dispersion after Heat Treatment’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angella Velazquez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Symposium on Field- and Flow-based Separations, FFF2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Postnova, Poland</w:t>
+              <w:t xml:space="preserve">4th Food Structure and Functionality Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455453v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein co-assembly for the delivery of bioactives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallized S-layer proteins from a probiotic bacterium A model to probe structural and nanomechanical changes of bacterial surface upon temperature or pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive molecular trapping of non-sticky probes within casein microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISFRS (International symposium on food rheology and structure)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fisher, Erich J. Windhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7233,311 +7324,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF VIRAL PARTICLES BY AN IMMUNO-SPECIFIC-MEDIATED CO-PRECIPITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2022/152799. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing fibrillar collagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20160228605A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation de collagène fibrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo.P.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012052679A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7684,51 +7775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Silva de Sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Destro Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Odelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Rodrigues da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sch&#228;fer Nogueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Lima Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomasa Kawashima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo.P.S. Peixoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM01003E" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez Dominguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angella Velazquez-Dominguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Violleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12122385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Olander Petersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Nogueira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Scudeler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humblot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04447127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Jr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04232963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108552" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04361776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopes Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Pratap Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieude-Fauvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106653" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nogueira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Viana Novaes de Carvalho Teixeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105872" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03459" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625420v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Henrique Nogueira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2019.100132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b06147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.390146" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00940724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Anglo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Illoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52097h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00789405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Altendorf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03629.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00804597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06076g" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mosser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001113" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiolle Manon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez Angella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennetier Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violleau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velazquez-Dominguez Angella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Marwan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nogueira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben Harb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Karoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derensy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivelli. Xavier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Nigen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salvatore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Romelard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>