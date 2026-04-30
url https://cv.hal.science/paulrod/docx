--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -234,728 +234,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public health impacts of supervised injection sites in Canada: Moving beyond social acceptability and impacts on crime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voici pourquoi certains quartiers favorisent la violence dans les relations amoureuses chez les ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17269/s41997-024-00874-w⟩</w:t>
+              <w:t xml:space="preserve">TheConversation Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAP.ndvggsh6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369060v1</w:t>
+                <w:t xml:space="preserve">hal-05369417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Association Between Neighbourhood Sociodemographic Characteristics and Adolescent Dating Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (7), pp.2057-2074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10826-024-02869-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voici pourquoi certains quartiers favorisent la violence dans les relations amoureuses chez les ados</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The public health impacts of supervised injection sites in Canada: Moving beyond social acceptability and impacts on crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Côté-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheConversation Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (3), pp.468-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAP.ndvggsh6a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17269/s41997-024-00874-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369417v1</w:t>
+                <w:t xml:space="preserve">hal-05369060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood Social Support and Social Participation as Predictors of Dating Violence</w:t>
+                <w:t xml:space="preserve">Associations between small-area sociodemographic characteristics and intimate partner violence in Montréal, Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08862605231155130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22799036231208326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369064v1</w:t>
+                <w:t xml:space="preserve">hal-05369062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux arbres en bord de rue et santé mentale en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janie Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Québec Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between small-area sociodemographic characteristics and intimate partner violence in Montréal, Québec</w:t>
+                <w:t xml:space="preserve">Neighborhood Social Support and Social Participation as Predictors of Dating Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (13-14), pp.8400-8421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/22799036231208326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08862605231155130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369062v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between neighborhood characteristics and dating violence: does spatial scale matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des espaces verts urbains sur la santé mentale et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1206,77 +1206,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de la violence conjugale et de la violence dans les relations amoureuses des jeunes à Montréal-Nord et de l’offre de services en la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Fernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1649,51 +1649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn C&#244;t&#233;-Lussier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carmichael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11557-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-024-00874-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Philibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-024-02869-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.ndvggsh6a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605231155130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beaudoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coulombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Cousineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22799036231208326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-022-00306-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05369150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gravel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;silets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01113795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01113783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn C&#244;t&#233;-Lussier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracie Barnett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Carmichael" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11557-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine H&#233;bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Philibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.ndvggsh6a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-024-02869-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-024-00874-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Cousineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22799036231208326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Houle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beaudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coulombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605231155130" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-022-00306-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05369150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gravel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;silets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01113795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01113783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>