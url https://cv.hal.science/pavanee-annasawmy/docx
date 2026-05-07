--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -250,51 +250,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02868695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -418,503 +418,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How institutions can better support international early-career researchers</w:t>
+                <w:t xml:space="preserve">Investing smarter and deeper to advance equity in high-stakes coastal locations in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Lubośny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+                <w:t xml:space="preserve">David A Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Burgués Martínez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucía Espasandín</w:t>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Blythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie C Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02125-5⟩</w:t>
+              <w:t xml:space="preserve">Communications Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44458-026-00052-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979235v1</w:t>
+                <w:t xml:space="preserve">hal-05578641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Major Questions in Micronekton Ecology and Their Role in the Biological Carbon Pump Through Integrative Approaches and Autonomous Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citation self-awareness for a fairer academic publishing landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chandelier</w:t>
+                <w:t xml:space="preserve">Michela Busana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Mézo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (1), pp.76-81. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2025e118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biag028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069012v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an eddy dipole of the Mozambique channel on mesopelagic organisms, highlighted by multifrequency backscatter classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How institutions can better support international early-career researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Lubośny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Itziar Burgués Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timotej Turk Dermastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Espasandín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309840⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711529v1</w:t>
+                <w:t xml:space="preserve">hal-04979235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental variability shapes trophic and resource partitioning between epipelagic and mesopelagic biomes in oceanic provinces: Implications in a globally changing ocean</w:t>
+                <w:t xml:space="preserve">Unraveling Major Questions in Micronekton Ecology and Their Role in the Biological Carbon Pump Through Integrative Approaches and Autonomous Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ternon</w:t>
+                <w:t xml:space="preserve">Guillaume Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Le Mézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 229, pp.103339. </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.76-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2025e118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723840v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future directions for deep ocean climate science and evidence-based decision making</w:t>
               </w:r>
@@ -1028,981 +1058,1219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and δ15N values in micronekton of the south-western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Environmental variability shapes trophic and resource partitioning between epipelagic and mesopelagic biomes in oceanic provinces: Implications in a globally changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+                <w:t xml:space="preserve">Jean-François Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny V Romanov</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 184, pp.114053. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.103339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791839v1</w:t>
+                <w:t xml:space="preserve">hal-04723840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronektonic fish species over three seamounts in the southwestern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Impact of an eddy dipole of the Mozambique channel on mesopelagic organisms, highlighted by multifrequency backscatter classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Romanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+                <w:t xml:space="preserve">Gildas Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.104777. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (9), pp.e0309840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0309840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545834v1</w:t>
+                <w:t xml:space="preserve">hal-04711529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope patterns of mesopelagic communities over two shallow seamounts of the south-western Indian Ocean</w:t>
+                <w:t xml:space="preserve">Trace elements and δ15N values in micronekton of the south-western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny V. Romanov</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104804⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.114053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871291v1</w:t>
+                <w:t xml:space="preserve">hal-03791839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronekton distribution as influenced by mesoscale eddies, Madagascar shelf and shallow seamounts in the south-western Indian Ocean: an acoustic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, pp.104812. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount effect on circulation and distribution of ocean taxa in the vicinity of La Pérouse, a shallow seamount in the southwestern Indian Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotope patterns of mesopelagic communities over two shallow seamounts of the south-western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Evgeny V. Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 176, pp.104806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104806⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 176, pp.104804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910880v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronekton distributions and assemblages at two shallow seamounts of the south-western Indian Ocean: Insights from acoustics and mesopelagic trawl data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micronektonic fish species over three seamounts in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.104777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03668089v1</w:t>
+                <w:t xml:space="preserve">hal-02545834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seamount effect on circulation and distribution of ocean taxa in the vicinity of La Pérouse, a shallow seamount in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Noyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.104806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micronekton distributions and assemblages at two shallow seamounts of the south-western Indian Ocean: Insights from acoustics and mesopelagic trawl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Micronekton diel migration, community composition and trophic position within two biogeochemical provinces of the South West Indian Ocean: Insight from acoustics and stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Annasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Béhagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, pp.85 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2070,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C0677B6"/>
+    <w:nsid w:val="85B055A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2301,51 +2569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pavanee-annasawmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-8075-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04979235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lubo&#347;ny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Burgu&#233;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotej Turk Dermastia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Espasand&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02125-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05069012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2025e118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309840" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Pillar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hetherington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Levin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cimoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Lauderdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2024.1445694" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Romanov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02938473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102161" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annasawmy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ternon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7TQGJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pavanee-annasawmy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-9687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-8075-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTG087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gill" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-026-00052-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Birre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Busana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biag028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04979235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lubo&#347;ny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Burgu&#233;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotej Turk Dermastia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Espasand&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02125-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05069012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chandelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2025e118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Pillar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hetherington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Levin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cimoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Lauderdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2024.1445694" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02938473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Romanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104777" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104806" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annasawmy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN7TQGJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>