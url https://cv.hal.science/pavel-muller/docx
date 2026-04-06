--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -498,459 +498,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale transient absorption study of the fluorescent protein Dreiklang and two point variants provides insight into photoswitching and nonproductive reaction pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocatalytic effect boosts the production of medium-chain hydrocarbons by fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Renouard</w:t>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Nowinska</w:t>
+                <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lacombat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pavel Müller</w:t>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00431⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg3881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301118v1</w:t>
+                <w:t xml:space="preserve">hal-04055084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale transient absorption study of the fluorescent protein Dreiklang and two point variants provides insight into photoswitching and nonproductive reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
+                <w:t xml:space="preserve">Magdalena Nowinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eriko Nango</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Saft</w:t>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.add7795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (28), pp.6477-6485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334937v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalytic effect boosts the production of medium-chain hydrocarbons by fatty acid photodecarboxylase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Poutoum Samire</w:t>
+                <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Zhuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+                <w:t xml:space="preserve">Eriko Nango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltier</w:t>
+                <w:t xml:space="preserve">Martin Saft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (13), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (6674), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg3881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.add7795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055084v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited solvation of an electron donating tryptophan stabilizes a photoinduced charge‑separated state in plant (6–4) photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,90 +1140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photoreduction dynamics of a new class of CPD photolyases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1542,90 +1542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Oxidation of a Tyrosine by Proton-Coupled Electron Transfer Promotes Light Activation of an Animal-like Cryptochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1819,90 +1819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast flavin photoreduction in an oxidized animal (6-4) photolyase through an unconventional tryptophan tetrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (36), pp.24493 - 24504. </w:t>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohei Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigenori Iwai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elektronentransfer entlang Peptiden mit Cystein und Methionin als Relais-Aminosäuren</w:t>
+                <w:t xml:space="preserve">Electron Transfer in Peptides with Cysteine and Methionine as Relay Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Gao</w:t>
@@ -4002,106 +4002,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Giese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121 (23), pp.4296-4298. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (23), pp.4232-4234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200900827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200900827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289736v1</w:t>
+                <w:t xml:space="preserve">hal-02289023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer in Peptides with Cysteine and Methionine as Relay Amino Acids</w:t>
+                <w:t xml:space="preserve">Elektronentransfer entlang Peptiden mit Cystein und Methionin als Relais-Aminosäuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Gao</w:t>
@@ -4119,82 +4119,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Giese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (23), pp.4232-4234. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (23), pp.4296-4298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200900827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.200900827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289023v1</w:t>
+                <w:t xml:space="preserve">hal-02289736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Oxidation of Phenylurea Herbicides by Triplet Aromatic Ketones</w:t>
               </w:r>
@@ -4677,51 +4677,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-standard electron transfer pathways in photolyases and cryptochromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,51 +4967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791934v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Shimakawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikahiro Miyake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nowinska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg3881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Kitoh-Nishioka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08928-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00048-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sipka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Magyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kov&#225;cs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ignatz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kiontke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Oliver Essen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03969g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04555g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shimizu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Grama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Nyitrai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S5THF8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.12.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06276d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Hitomi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Getzoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;ebej" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Wintner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Slanina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaludin Al Anshori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301455n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05333k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Ahmad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101026108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eckhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lauz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201003389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14626CBAAC82361B4F0DCA6E26AA7E22256082F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Kondoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Shiraishi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stoltz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900375f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200900827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200900827" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Canonica" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hellrung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0611238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VX70LVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loupy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kl&#225;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLD8VJGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cirkva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.09.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCSPKQ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r C&#237;rkva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00101-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791934v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Shimakawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikahiro Miyake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg3881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nowinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Kitoh-Nishioka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08928-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00048-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sipka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Magyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kov&#225;cs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ignatz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kiontke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Oliver Essen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03969g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04555g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shimizu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Grama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Nyitrai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S5THF8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.12.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06276d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Hitomi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Getzoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;ebej" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Wintner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Slanina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaludin Al Anshori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301455n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05333k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Ahmad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101026108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eckhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lauz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201003389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14626CBAAC82361B4F0DCA6E26AA7E22256082F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Kondoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Shiraishi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stoltz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900375f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200900827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200900827" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Canonica" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hellrung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0611238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VX70LVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loupy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kl&#225;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLD8VJGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cirkva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.09.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCSPKQ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r C&#237;rkva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00101-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>