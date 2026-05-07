--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4426 +234,4560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and Catalytic Conversion of the CO 2 coproduct in Fatty Acid Photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Beisson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Balduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.5744-5756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c08787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500852v1</w:t>
+                <w:t xml:space="preserve">hal-05586281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-oxidative damage of photosystem I by repetitive flashes and chilling stress in cucumber leaves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic mechanism of fatty acid photodecarboxylase: on the detection and stability of the initial carbonyloxy radical intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexey Aleksandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2024.149490⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (19), pp.e202401376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202401376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791934v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalytic effect boosts the production of medium-chain hydrocarbons by fatty acid photodecarboxylase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-oxidative damage of photosystem I by repetitive flashes and chilling stress in cucumber leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginga Shimakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikahiro Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Krieger-Liszkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sétif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg3881⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1865 (4), pp.149490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2024.149490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055084v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale transient absorption study of the fluorescent protein Dreiklang and two point variants provides insight into photoswitching and nonproductive reaction pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Müller</w:t>
+                <w:t xml:space="preserve">Autocatalytic effect boosts the production of medium-chain hydrocarbons by fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poutoum Samire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Légeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Baca-Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00431⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg3881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301118v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Saft</w:t>
+                <w:t xml:space="preserve">Multiscale transient absorption study of the fluorescent protein Dreiklang and two point variants provides insight into photoswitching and nonproductive reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Renouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Nowinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.add7795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (28), pp.6477-6485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334937v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited solvation of an electron donating tryptophan stabilizes a photoinduced charge‑separated state in plant (6–4) photolyase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eriko Nango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Saft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08928-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (6674), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add7795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622293v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Electron Returns in Successive Two-Photon DNA Repair by (6-4) Photolyase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Limited solvation of an electron donating tryptophan stabilizes a photoinduced charge‑separated state in plant (6–4) photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Kitoh-Nishioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigenori Iwai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junpei Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00492⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.5084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08928-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622292v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast photoreduction dynamics of a new class of CPD photolyases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Electron Returns in Successive Two-Photon DNA Repair by (6-4) Photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-021-00048-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.3041 - 3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.2c00492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227960v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast photoreduction dynamics of a new class of CPD photolyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sorigué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bonvalet</w:t>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (6), pp.733-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-021-00048-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208662v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox transients of P680 associated with the incremental chlorophyll‐ a fluorescence yield rises elicited by a series of saturating flashes in diuron‐treated photosystem II core complex of Thermosynechococcus vulcanus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">László Kovács</w:t>
+                <w:t xml:space="preserve">Mechanism and dynamics of fatty acid photodecarboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12945⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6538), pp.eabd5687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345353v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Oxidation of a Tyrosine by Proton-Coupled Electron Transfer Promotes Light Activation of an Animal-like Cryptochrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Redox transients of P680 associated with the incremental chlorophyll‐ a fluorescence yield rises elicited by a series of saturating flashes in diuron‐treated photosystem II core complex of Thermosynechococcus vulcanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Magyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b03680⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Photosynthesis, 166 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284305v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nanosecond tryptophan radical deprotonation mediated by a protein-bound water cluster in class II DNA photolyases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Oxidation of a Tyrosine by Proton-Coupled Electron Transfer Promotes Light Activation of an Animal-like Cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sc03969g⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (34), pp.13394-13409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b03680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345415v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast flavin photoreduction in an oxidized animal (6-4) photolyase through an unconventional tryptophan tetrad</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-nanosecond tryptophan radical deprotonation mediated by a protein-bound water cluster in class II DNA photolyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ignatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kiontke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Oliver Essen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp04555g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.1200-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sc03969g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620061v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Y. Moulin</w:t>
+                <w:t xml:space="preserve">Ultrafast flavin photoreduction in an oxidized animal (6-4) photolyase through an unconventional tryptophan tetrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (36), pp.24493 - 24504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04555g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775093v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Fourth Electron-Transferring Tryptophan in Animal (6–4) Photolyase Impairs DNA Repair Activity in Bacterial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shigenori Iwai</w:t>
+                <w:t xml:space="preserve">An algal photoenzyme converts fatty acids to hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sorigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Y. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.7b00366⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357 (6354), pp.903 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan6349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620065v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of Wild-Type and N378D Mutant E. coli DNA Photolyase with Oxidized FAD Cofactor Studied by Transient Absorption Spectroscopy.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of Fourth Electron-Transferring Tryptophan in Animal (6–4) Photolyase Impairs DNA Repair Activity in Bacterial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigenori Iwai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201501077⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (40), pp.5356 - 5364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.7b00366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457841v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Photochemistry of Wild-Type and N378D Mutant E. coli DNA Photolyase with Oxidized FAD Cofactor Studied by Transient Absorption Spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Grama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Nyitrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Lukacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1329-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201501077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290025v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for the mechanism of signalling by plant photoreceptor cryptochrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.1904-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102750v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and functional analysis of a 4th electron-transferring tryptophan conserved exclusively in animal cryptochromes and (6-4) photolyases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Searching for the mechanism of signalling by plant photoreceptor cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc06276d⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589 (2), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432183v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP Binding Turns Plant Cryptochrome Into an Efficient Natural Photoswitch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Discovery and functional analysis of a 4th electron-transferring tryptophan conserved exclusively in animal cryptochromes and (6-4) photolyases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpei Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigenori Iwai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05175⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (85), pp.15502-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc06276d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358996v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP Binding and Aspartate Protonation Enhance Photoinduced Electron Transfer in Plant Cryptochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (37), pp.12974-12986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja506084f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescein Analogues as Photoremovable Protecting Groups Absorbing at ∼520 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ATP Binding Turns Plant Cryptochrome Into an Efficient Natural Photoswitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamaludin Al Anshori</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Hitomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth D. Getzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo301455n⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289764v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ru(bpy)3]2+ as a reference in transient absorption spectroscopy: differential absorption coefficients for formation of the long-lived 3MLCT excited state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fluorescein Analogues as Photoremovable Protecting Groups Absorbing at ∼520 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Šebej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Wintner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Slanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamaludin Al Anshori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2pp05333k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (5), pp.1833-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo301455n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289821v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-activated Cryptochrome Reacts with Molecular Oxygen to Form a Flavin–Superoxide Radical Pair Consistent with Magnetoreception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">[Ru(bpy)3]2+ as a reference in transient absorption spectroscopy: differential absorption coefficients for formation of the long-lived 3MLCT excited state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaret Ahmad</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228940⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2pp05333k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289784v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of cyclobutane thymine dimer splitting by DNA photolyase directly monitored in the UV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Light-activated Cryptochrome Reacts with Molecular Oxygen to Form a Flavin–Superoxide Radical Pair Consistent with Magnetoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Brettel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1101026108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (24), pp.21033-21040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289792v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer in Peptides: The Influence of Charged Amino Acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kinetics of cyclobutane thymine dimer splitting by DNA photolyase directly monitored in the UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viruthachalam Thiagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André P. M. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Brettel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201003389⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (23), pp.9402-9407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1101026108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289751v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elektronentransfer in Peptiden: der Einfluss geladener Aminosäuren</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Electron Transfer in Peptides: The Influence of Charged Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Lauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201003389⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), pp.1926-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289756v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Conformational Changes in Full-Length Arabidopsis thaliana Cryptochrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elektronentransfer in Peptiden: der Einfluss geladener Aminosäuren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Hitomi</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Eckhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Lauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.08.031⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (8), pp.1967-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289787v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Race in Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Light-Induced Conformational Changes in Full-Length Arabidopsis thaliana Cryptochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Kondoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Shiraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Moritz Stoltz</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Hitomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo900375f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 413 (1), pp.128-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289747v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer in Peptides with Cysteine and Methionine as Relay Amino Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Relay Race in Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Giese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jian Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200900827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (10), pp.3621-3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo900375f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289023v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elektronentransfer entlang Peptiden mit Cystein und Methionin als Relais-Aminosäuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jian Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Giese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (23), pp.4296-4298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ange.200900827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Oxidation of Phenylurea Herbicides by Triplet Aromatic Ketones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electron Transfer in Peptides with Cysteine and Methionine as Relay Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakob Wirz</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Giese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0611238⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (23), pp.4232-4234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200900827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289021v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry: Part 6. Photochemistry of valerophenone and 4-nitroanisole in high-temperature water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aqueous Oxidation of Phenylurea Herbicides by Triplet Aromatic Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Canonica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hellrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petr Klán</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wirz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2004.12.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (21), pp.6636-6641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0611238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289016v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry Part 5: Fill material-dependent emission characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry: Part 6. Photochemistry of valerophenone and 4-nitroanisole in high-temperature water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Loupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petr Klán</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Cirkva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 171 (1), pp.51-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 172 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289011v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry: Part 4. Temperature- and envelope material-dependent emission characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry Part 5: Fill material-dependent emission characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Klán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimír Církva</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Cirkva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 171 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2004.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The electrodeless discharge lamp: a prospective tool for photochemistry: Part 4. Temperature- and envelope material-dependent emission characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Klán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Církva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4663,164 +4797,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-standard electron transfer pathways in photolyases and cryptochromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Brettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junpei Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Oliver Essen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the International Union of Photobiology/18th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santi Nonell; John Spudlich, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4967,51 +5101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791934v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Shimakawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikahiro Miyake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149490" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg3881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nowinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Kitoh-Nishioka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08928-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00048-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sipka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Magyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kov&#225;cs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ignatz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kiontke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Oliver Essen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03969g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04555g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shimizu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Grama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Nyitrai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S5THF8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.12.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06276d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Hitomi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Getzoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;ebej" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Wintner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Slanina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaludin Al Anshori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301455n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05333k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Ahmad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101026108" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eckhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lauz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201003389" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14626CBAAC82361B4F0DCA6E26AA7E22256082F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Kondoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Shiraishi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stoltz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900375f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200900827" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200900827" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289021v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Canonica" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hellrung" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0611238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VX70LVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loupy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kl&#225;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLD8VJGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cirkva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.09.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCSPKQ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r C&#237;rkva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00101-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Balduzzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poutoum Samire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c08787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202401376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791934v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginga Shimakawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikahiro Miyake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Krieger-Liszkay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;tif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2024.149490" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhuang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Baca-Porcel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg3881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Renouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nowinska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Kitoh-Nishioka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Yamamoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08928-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Brettel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c00492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-021-00048-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blangy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gotthard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonvalet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5687" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sipka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Magyar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ignatz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kiontke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Oliver Essen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03969g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04555g" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01775093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Y. Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan6349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shimizu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.7b00366" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Grama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Nyitrai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Lukacs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S5THF8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.12.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06276d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gallois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja506084f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Hitomi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Getzoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05175" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;ebej" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Wintner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Slanina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaludin Al Anshori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301455n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289821v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2pp05333k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Ahmad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viruthachalam Thiagarajan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P. M. Eker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101026108" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Eckhardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Lauz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003389" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201003389" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14626CBAAC82361B4F0DCA6E26AA7E22256082F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289787v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Kondoh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Shiraishi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.08.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stoltz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900375f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200900827" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200900827" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Canonica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hellrung" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0611238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8VX70LVC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loupy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kl&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLD8VJGR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cirkva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2004.09.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCSPKQ2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r C&#237;rkva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00101-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>