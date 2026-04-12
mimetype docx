--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -200,1200 +200,1200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue et la linguistique françaises en Pologne</w:t>
+                <w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Horyśniak</w:t>
+                <w:t xml:space="preserve">Ammar Kulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091493v1</w:t>
+                <w:t xml:space="preserve">hal-05084321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monocollocabilité, les mots monocollocables et le dictionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20012-3.p.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dérivés préfixaux et leur traitement en lexicographie</w:t>
+                <w:t xml:space="preserve">La langue et la linguistique françaises en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamila Gałgańska</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Horyśniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2025), pp.264-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457954v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Helena Hellerówna. The Life and Achievements of a Polish Literary Translator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Toren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.107-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34616/ajmp.2025.27.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Linguistic Image of Fish in Spanish, Arabic, and Japanese: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judyta Mężyk</w:t>
+                <w:t xml:space="preserve">Les dérivés préfixaux et leur traitement en lexicographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Zrigue</w:t>
+                <w:t xml:space="preserve">Kamila Gałgańska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lege artis. Language yesterday, today, tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, X (2), pp.107-130. </w:t>
+              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34135/lartis.25.10.2.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20012-3.p.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389130v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">The Linguistic Image of Fish in Spanish, Arabic, and Japanese: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judyta Mężyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Kulic</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Dziekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lian Chen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t>
+                <w:t xml:space="preserve">Anissa Zrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t>
+              <w:t xml:space="preserve">Lege artis. Language yesterday, today, tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, X (2), pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34135/lartis.25.10.2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084321v1</w:t>
+                <w:t xml:space="preserve">hal-05389130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Marcelim Tarnowskim — tłumaczu, redaktorze, księgarzu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inclusivité linguistique : une quête de clarté et de précision conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Żywicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2024.22.11⟩</w:t>
+              <w:t xml:space="preserve">Studia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.133 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19195/0137-1169.43.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850032v2</w:t>
+                <w:t xml:space="preserve">hal-04874160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Phraseological Units (Collocations) in Literary Translation: Corpus-based Research in the French Language and its Equivalents in Italian and Polish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">O Marcelim Tarnowskim — tłumaczu, redaktorze, księgarzu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Voices in Translation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2024.22.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846970v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infedeltà nel trasferimento delle collocazioni nella traduzione dei romanzi di Michel Houellebecq dal francese all’italiano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paweł Golda</w:t>
+                <w:t xml:space="preserve">Transfer of Phraseological Units (Collocations) in Literary Translation: Corpus-based Research in the French Language and its Equivalents in Italian and Polish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italica Wratislaviensia </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Voices in Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637543v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusivité linguistique : une quête de clarté et de précision conceptuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Infedeltà nel trasferimento delle collocazioni nella traduzione dei romanzi di Michel Houellebecq dal francese all’italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Żywicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43, pp.133 - 157. </w:t>
+              <w:t xml:space="preserve">Italica Wratislaviensia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.195-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19195/0137-1169.43.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15804/IW.2024.15.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874160v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaires bilingues, patrimoine culturel et enseignement du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Zrigue</w:t>
+                <w:t xml:space="preserve">Collocations et représentation féminine dans les œuvres de Colette : Une analyse linguistique et littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2023.19.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091495v1</w:t>
+                <w:t xml:space="preserve">hal-04378762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collocations et représentation féminine dans les œuvres de Colette : Une analyse linguistique et littéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paweł Golda</w:t>
+                <w:t xml:space="preserve">Dictionnaires bilingues, patrimoine culturel et enseignement du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Zrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Roemer</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.137 - 152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2023.19.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04378762v1</w:t>
+                <w:t xml:space="preserve">hal-05091495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sésame, ouvre-toi » : internationalisme phraséologique à contenu universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcay Karabag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.37-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1421,473 +1421,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transfer of names in various translations of brothers Grimm’s &amp;quot;Rumpelstilzchen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Zemmour</w:t>
+                <w:t xml:space="preserve">Unités phraséologiques au pays de la traduction: transfert des collocations nomino-adjectivales avec le lexème «femme» dans la traduction de la littérature houellebecquienne du français vers l’italien et le polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Białostockie Archiwum Językowe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15290/baj.2022.22.05⟩</w:t>
+              <w:t xml:space="preserve">Linguistica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/linsi.2022.141223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946388v1</w:t>
+                <w:t xml:space="preserve">hal-03770426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités phraséologiques au pays de la traduction: transfert des collocations nomino-adjectivales avec le lexème «femme» dans la traduction de la littérature houellebecquienne du français vers l’italien et le polonais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">The transfer of names in various translations of brothers Grimm’s &amp;quot;Rumpelstilzchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcay Karabag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Messias Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistica Silesiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.173-193. </w:t>
+              <w:t xml:space="preserve">Białostockie Archiwum Językowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.83-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/linsi.2022.141223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15290/baj.2022.22.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770426v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phraseological Units in Audiovisual Translation. A Case Study of Polish Dubbing of Disney’s “The Little Mermaid”</w:t>
+                <w:t xml:space="preserve">English, French, and Polish Aliases of Criminals: Diversity of Inspirations in their Creation and Typical Nicknaming Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judyta Mężyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/kn.2021.137039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2021.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235742v1</w:t>
+                <w:t xml:space="preserve">hal-03513406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English, French, and Polish Aliases of Criminals: Diversity of Inspirations in their Creation and Typical Nicknaming Schemes</w:t>
+                <w:t xml:space="preserve">Phraseological Units in Audiovisual Translation. A Case Study of Polish Dubbing of Disney’s “The Little Mermaid”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judyta Mężyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+              <w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2021.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/kn.2021.137039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513406v1</w:t>
+                <w:t xml:space="preserve">hal-03235742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'attaquer à la suprématie du masculin sur le féminin : le français inclusif dans les publications des universités françaises dans les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Żywicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2220,51 +2220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5F31272"/>
+    <w:nsid w:val="3C0FC355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pawel-golda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5505-7731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hory&#347;niak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ga&#322;ga&#324;ska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0467" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Golda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Toren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2025.27.8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta M&#281;&#380;yk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziekan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.2.07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850032v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2024.22.11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#379;ywicka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.43.8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roemer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.19.6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Karabag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.42.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messias Leandro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zemmour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/baj.2022.22.05" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/linsi.2022.141223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2021.137039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425607v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2021.33.09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gadacz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2020.32.15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hosni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pawel-golda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5505-7731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hory&#347;niak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Golda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Toren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2025.27.8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ga&#322;ga&#324;ska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta M&#281;&#380;yk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziekan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zrigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.2.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#379;ywicka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.43.8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850032v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2024.22.11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roemer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.19.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Karabag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.42.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/linsi.2022.141223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messias Leandro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zemmour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/baj.2022.22.05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2021.137039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425607v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2021.33.09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gadacz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2020.32.15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hosni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>