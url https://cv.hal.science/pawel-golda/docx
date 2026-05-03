--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,1460 +330,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monocollocabilité, les mots monocollocables et le dictionnaire</w:t>
+                <w:t xml:space="preserve">La langue et la linguistique françaises en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Horyśniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2025), pp.264-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457965v1</w:t>
+                <w:t xml:space="preserve">hal-05091493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue et la linguistique françaises en Pologne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gli universali fraseologici nelle lingue naturali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Horyśniak</w:t>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/linsi.2025.157339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091493v1</w:t>
+                <w:t xml:space="preserve">hal-05591863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Helena Hellerówna. The Life and Achievements of a Polish Literary Translator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ami Toren</w:t>
+                <w:t xml:space="preserve">La monocollocabilité, les mots monocollocables et le dictionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2025.27.8⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20012-3.p.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434707v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dérivés préfixaux et leur traitement en lexicographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">On Helena Hellerówna. The Life and Achievements of a Polish Literary Translator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamila Gałgańska</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami Toren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20012-3.p.0467⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2025.27.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457954v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Linguistic Image of Fish in Spanish, Arabic, and Japanese: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judyta Mężyk</w:t>
+                <w:t xml:space="preserve">Les dérivés préfixaux et leur traitement en lexicographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anissa Zrigue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gałgańska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lege artis. Language yesterday, today, tomorrow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34135/lartis.25.10.2.07⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20012-3.p.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389130v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusivité linguistique : une quête de clarté et de précision conceptuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Linguistic Image of Fish in Spanish, Arabic, and Japanese: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judyta Mężyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Dziekan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Żywicka</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Zrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Linguistica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19195/0137-1169.43.8⟩</w:t>
+              <w:t xml:space="preserve">Lege artis. Language yesterday, today, tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, X (2), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34135/lartis.25.10.2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874160v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Marcelim Tarnowskim — tłumaczu, redaktorze, księgarzu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inclusivité linguistique : une quête de clarté et de précision conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Żywicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.143-166. </w:t>
+              <w:t xml:space="preserve">Studia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.133 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2024.22.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19195/0137-1169.43.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850032v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Phraseological Units (Collocations) in Literary Translation: Corpus-based Research in the French Language and its Equivalents in Italian and Polish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">O Marcelim Tarnowskim — tłumaczu, redaktorze, księgarzu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Voices in Translation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2024.22.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846970v1</w:t>
+                <w:t xml:space="preserve">hal-04850032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infedeltà nel trasferimento delle collocazioni nella traduzione dei romanzi di Michel Houellebecq dal francese all’italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italica Wratislaviensia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.195-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15804/IW.2024.15.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collocations et représentation féminine dans les œuvres de Colette : Une analyse linguistique et littéraire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Roemer</w:t>
+                <w:t xml:space="preserve">Transfer of Phraseological Units (Collocations) in Literary Translation: Corpus-based Research in the French Language and its Equivalents in Italian and Polish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Voices in Translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378762v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires bilingues, patrimoine culturel et enseignement du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Zrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.137 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sésame, ouvre-toi » : internationalisme phraséologique à contenu universel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Collocations et représentation féminine dans les œuvres de Colette : Une analyse linguistique et littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Linguistica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19195/0137-1169.42.2⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2023.19.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383619v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités phraséologiques au pays de la traduction: transfert des collocations nomino-adjectivales avec le lexème «femme» dans la traduction de la littérature houellebecquienne du français vers l’italien et le polonais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">« Sésame, ouvre-toi » : internationalisme phraséologique à contenu universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcay Karabag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistica Silesiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.173-193. </w:t>
+              <w:t xml:space="preserve">Studia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.37-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/linsi.2022.141223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19195/0137-1169.42.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770426v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transfer of names in various translations of brothers Grimm’s &amp;quot;Rumpelstilzchen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Zemmour</w:t>
+                <w:t xml:space="preserve">Unités phraséologiques au pays de la traduction: transfert des collocations nomino-adjectivales avec le lexème «femme» dans la traduction de la littérature houellebecquienne du français vers l’italien et le polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Białostockie Archiwum Językowe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15290/baj.2022.22.05⟩</w:t>
+              <w:t xml:space="preserve">Linguistica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/linsi.2022.141223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946388v1</w:t>
+                <w:t xml:space="preserve">hal-03770426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English, French, and Polish Aliases of Criminals: Diversity of Inspirations in their Creation and Typical Nicknaming Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Golda</w:t>
+                <w:t xml:space="preserve">The transfer of names in various translations of brothers Grimm’s &amp;quot;Rumpelstilzchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judyta Mężyk</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olcay Karabag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Messias Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Białostockie Archiwum Językowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.83-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34616/ajmp.2021.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15290/baj.2022.22.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513406v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseological Units in Audiovisual Translation. A Case Study of Polish Dubbing of Disney’s “The Little Mermaid”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judyta Mężyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,348 +1798,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'attaquer à la suprématie du masculin sur le féminin : le français inclusif dans les publications des universités françaises dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">English, French, and Polish Aliases of Criminals: Diversity of Inspirations in their Creation and Typical Nicknaming Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judyta Mężyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neophilologica</w:t>
+              <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31261/NEO.2021.33.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34616/ajmp.2021.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425607v2</w:t>
+                <w:t xml:space="preserve">hal-03513406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovazioni fraseologiche nei titoli della stampa italiana: una classificazione dei motivi delle innovazioni fraseologiche</w:t>
+                <w:t xml:space="preserve">S'attaquer à la suprématie du masculin sur le féminin : le français inclusif dans les publications des universités françaises dans les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Gadacz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Żywicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31261/NEO.2021.33.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425607v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovazioni fraseologiche nei titoli della stampa italiana: una classificazione dei motivi delle innovazioni fraseologiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.280-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31261/NEO.2020.32.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Between Biography and Typescript: Glimpses of Marceli Tarnowski's Life in His Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Golda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kapela Ewa Patrycja; Paszkowska Anna Antonina; Wilk Gabriela Ewa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przestrzenie przekładu. T. 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Naukowe Śląsk, pp.173-183, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La linguistique dans le Grand Robert : Les emplois marqués 'linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Golda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Dotoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alain Rey, Linguiste, Lexicographe, écrivain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-161, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2220,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C0FC355"/>
+    <w:nsid w:val="A761270B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pawel-golda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5505-7731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hory&#347;niak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Golda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Toren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2025.27.8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ga&#322;ga&#324;ska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta M&#281;&#380;yk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziekan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zrigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.2.07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#379;ywicka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.43.8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850032v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2024.22.11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roemer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.19.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Karabag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.42.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/linsi.2022.141223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messias Leandro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zemmour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/baj.2022.22.05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2021.137039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425607v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2021.33.09" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gadacz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2020.32.15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hosni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pawel-golda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5505-7731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Hory&#347;niak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Golda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/linsi.2025.157339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Toren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2025.27.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ga&#322;ga&#324;ska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20012-3.p.0467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judyta M&#281;&#380;yk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziekan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zrigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34135/lartis.25.10.2.07" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#379;ywicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.43.8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850032v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2024.22.11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roemer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.19.6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Karabag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0137-1169.42.2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/linsi.2022.141223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messias Leandro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Zemmour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15290/baj.2022.22.05" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2021.137039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425607v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2021.33.09" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gadacz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2020.32.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hosni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>