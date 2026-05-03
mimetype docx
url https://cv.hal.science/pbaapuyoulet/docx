--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -144,2735 +144,2869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
+                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Quivet</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+                <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632873v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic reconstruction of organ-specific metabolic networks in an environmental sentinel species, the amphipod Gammarus fossarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Koenig</w:t>
+                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101323⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704294v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Proteogenomic reconstruction of organ-specific metabolic networks in an environmental sentinel species, the amphipod Gammarus fossarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Lorenzo-Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.101323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122402v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Gate of Mutualism: Identification of Genomic Traits Predisposing to Insect-Bacterial Symbiosis in Pathogenic Strains of the Aphid Symbiont Serratia symbiotica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.660007⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297041v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">At the Gate of Mutualism: Identification of Genomic Traits Predisposing to Insect-Bacterial Symbiosis in Pathogenic Strains of the Aphid Symbiont Serratia symbiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.660007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.660007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.1099-1118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Cultivable Strains of the Bacterial Symbiont Serratia symbiotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (10), pp.e01579-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MRA.01579-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Consuegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3), pp.e3000681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139052v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Panfilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905508v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArthropodaCyc: a CycADS powered collection of BioCyc databases to analyse and compare metabolism of arthropods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baw081⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352558v1</w:t>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine pathway regulation is host-mediated in the pea aphid symbiosis during late embryonic and early larval development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">ArthropodaCyc: a CycADS powered collection of BioCyc databases to analyse and compare metabolism of arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-235⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baw081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824527v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tyrosine pathway regulation is host-mediated in the pea aphid symbiosis during late embryonic and early larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CycADS: an annotation database system to ease the development and update of BioCyc databases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto F Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.bar008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bar008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2882,1659 +3016,1659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Joao Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417648v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137926v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419622v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524685v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805333v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du métabolisme et des interactions symbiotiques chez les pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données multi-omiques pour l’identification d’enzymes clés du métabolisme lipidique chez l’espèce sentinelle Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of annotating and reconstructing metabolic networks for the comprehension of the physiology of aphids and other insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4550,2103 +4684,2103 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of Japan-France Plant-Insect-Symbiont Interaction network (PISI-net)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier Bases de données génomiques et métaboliques : présentation des bases BioCyc développées dans l’UMR BF2I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidCyc, une collection de bases de données métaboliques dédiée à l'étude et la comparaison du métabolisme chez les pucerons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510642v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">AphidCyc, une collection de bases de données métaboliques dédiée à l'étude et la comparaison du métabolisme chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Bases de données génomiques et métaboliques : présentation des bases BioCyc développées dans l’UMR BF2I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510598v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of symbiosis: from partners’ genomics to physiology of interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Meeting of the PRC Israel-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiose puceron – Buchnera : approche métabolomique chez Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse métabolomique de la symbiose entre le puceron Acyrthosiphon pisum et la bactérie Buchnera aphidicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CycADS annotation database system to support the development and update of enriched BioCyc databases. Development of ad hoc BioCyc DB : AcypiCyc, ArthopodaCyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto F. Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). Rennes, FRA., Jul 2012, Rennes, France. Pagination multiple</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArthropodaCyc: a BioCyc database powered by CycADS to study and compare the metabolism of arthropods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gabaldon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Arthropod Genomics Symposium "Arthropod Genomics 2011: Exploring Diversity, Relating Similarity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748601v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748785v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">ArthropodaCyc: a BioCyc database powered by CycADS to study and compare the metabolism of arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t>
+              <w:t xml:space="preserve">5th Annual Arthropod Genomics Symposium "Arthropod Genomics 2011: Exploring Diversity, Relating Similarity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804281v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Information Systems for Insect Pests, Rennes, FRANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6656,4040 +6790,4040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137897v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the impact of microbiota xenobiotic interactions on the mosquito metabolome through clustering-based analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of pea aphid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784498v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la FR BioEnviS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating arthropods genome to study and compare their metabolism: the ArthropodaCyc collection of Cyc databases powered by CycADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CycADS annotation database system to support the development and update of enriched BioCyc databases: development of ad hoc BioCyc DB (AcypiCyc, ArthropodaCyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ArthropodaCyc » : une collection de bases de données enrichies à l’aide de CycADS pour étudier et comparer le métabolisme des arthropodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CycADS annotation database system to support the development and update of enriched BioCyc databases. Development of ad hoc BioCyc DB : AcypiCyc, ArthopodaCyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Villeurbanne, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the “CycADS” annotation management system to develop a BioCyc metabolic network database for sequenced arthropods genomes: first steps towards “ArthropodsCyc”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres bioinformaticiens et statisticiens de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Versailles, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ArthropodaCyc”: a BioCyc database powered by CycADS to study and compare the metabolism of arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Annual Arthropod Genomics Symposium “Arthropod Genomics 2011: Exploring Diversity, Relating Similarity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kansas City, United States. , 33 p., 2011, Fifth Annual Arthropod Genomics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of genome, annotations, metabolism and phylogenomics: the pea aphid genome resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cold Spring Harbor Laboratory / Wellcome Trust conference on Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the “CycADS” annotation management system to develop a BioCyc metabolic network database for sequenced arthropods genomes: first steps towards “ArthropodsCyc”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 45 p., 2010, Fourth Annual Arthropod Genomics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10757,51 +10891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7161A6AB"/>
+    <w:nsid w:val="4C24E17F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10988,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaapuyoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7033-7245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F. Vellozo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabaldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaapuyoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7033-7245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F. Vellozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabaldon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>