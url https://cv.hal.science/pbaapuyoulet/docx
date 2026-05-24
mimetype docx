--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -261,480 +261,480 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
+              <w:t xml:space="preserve">, 2026, 43 (5), pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Quivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
               </w:r>
@@ -1116,965 +1116,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">At the Gate of Mutualism: Identification of Genomic Traits Predisposing to Insect-Bacterial Symbiosis in Pathogenic Strains of the Aphid Symbiont Serratia symbiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.660007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.660007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+                <w:t xml:space="preserve">hal-03297041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Gate of Mutualism: Identification of Genomic Traits Predisposing to Insect-Bacterial Symbiosis in Pathogenic Strains of the Aphid Symbiont Serratia symbiotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.660007. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.660007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297041v1</w:t>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Benoit</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618254v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Two Cultivable Strains of the Bacterial Symbiont Serratia symbiotica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01579-19⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1099-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505875v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théodore Grenier</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Two Cultivable Strains of the Bacterial Symbiont Serratia symbiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssam Akherraz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.e01579-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01579-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919023v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Jessika Consuegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nabity</w:t>
+                <w:t xml:space="preserve">Théodore Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.e3000681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Panfilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,902 +3024,902 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
+                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137926v1</w:t>
+                <w:t xml:space="preserve">hal-05417648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419622v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
+                <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Jorge</w:t>
+                <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Poulain</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+                <w:t xml:space="preserve">Joao Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID (réseaux écologie des interactions durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417648v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+                <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805333v1</w:t>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+                <w:t xml:space="preserve">hal-04805333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524685v1</w:t>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
               </w:r>
@@ -3931,51 +3931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,64 +4056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4181,64 +4181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4276,64 +4276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of annotating and reconstructing metabolic networks for the comprehension of the physiology of aphids and other insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4733,396 +4733,396 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Bases de données génomiques et métaboliques : présentation des bases BioCyc développées dans l’UMR BF2I</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510598v1</w:t>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier Bases de données génomiques et métaboliques : présentation des bases BioCyc développées dans l’UMR BF2I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+                <w:t xml:space="preserve">hal-03510598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidCyc, une collection de bases de données métaboliques dédiée à l'étude et la comparaison du métabolisme chez les pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,152 +5141,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,64 +5522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of symbiosis: from partners’ genomics to physiology of interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
@@ -6266,402 +6266,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+                <w:t xml:space="preserve">ArthropodaCyc: a BioCyc database powered by CycADS to study and compare the metabolism of arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">T. Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">5th Annual Arthropod Genomics Symposium "Arthropod Genomics 2011: Exploring Diversity, Relating Similarity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748785v1</w:t>
+                <w:t xml:space="preserve">hal-00748601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804281v1</w:t>
+                <w:t xml:space="preserve">hal-00748785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArthropodaCyc: a BioCyc database powered by CycADS to study and compare the metabolism of arthropods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+                <w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gabaldon</w:t>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Arthropod Genomics Symposium "Arthropod Genomics 2011: Exploring Diversity, Relating Similarity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Journée Sciences Croisées "Modélisation et Sciences Numériques : nouveaux instruments et opportunités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). Conseil Scientifique de l'INSA, Villeurbanne, FRA., Oct 2010, Villeurbanne, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748601v1</w:t>
+                <w:t xml:space="preserve">hal-02804281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t>
               </w:r>
@@ -6798,51 +6798,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
@@ -6877,323 +6877,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+                <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the impact of microbiota xenobiotic interactions on the mosquito metabolome through clustering-based analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Meiffren</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137853v1</w:t>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Unraveling the impact of microbiota xenobiotic interactions on the mosquito metabolome through clustering-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137897v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of pea aphid metabolism</w:t>
               </w:r>
@@ -7205,64 +7205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7425,103 +7425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -7550,103 +7550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -7675,103 +7675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
@@ -7794,394 +7794,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+                <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784498v1</w:t>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
@@ -8206,64 +8206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8314,51 +8314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,51 +8551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,51 +8702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9314,51 +9314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
@@ -9590,51 +9590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
@@ -9715,51 +9715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
@@ -10189,77 +10189,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. 1 p., 2011</w:t>
@@ -10439,77 +10439,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. </w:t>
@@ -10551,51 +10551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of genome, annotations, metabolism and phylogenomics: the pea aphid genome resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10728,51 +10728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 45 p., 2010, Fourth Annual Arthropod Genomics Symposium</w:t>
@@ -10891,51 +10891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C24E17F"/>
+    <w:nsid w:val="0474BB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11122,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaapuyoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7033-7245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F. Vellozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabaldon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaapuyoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7033-7245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F. Vellozo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabaldon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>