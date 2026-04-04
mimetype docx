--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -747,260 +747,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736337v1</w:t>
+                <w:t xml:space="preserve">hal-03628000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628000v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de jus de fruits fermentés sur la composition et la fonction du microbiote intestinal, et sur la réponse de l’hôte</w:t>
               </w:r>
@@ -4459,299 +4459,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
+                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+                <w:t xml:space="preserve">Carl J Yeoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Christopher J Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913569v1</w:t>
+                <w:t xml:space="preserve">hal-03167391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl J Yeoman</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Fields</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03167391v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial species diversity using sequence capture by hybridization</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des polluants environnementaux et alimentaires sur le microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,77 +5139,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.664. </w:t>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,429 +5643,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
+                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439065v1</w:t>
+                <w:t xml:space="preserve">hal-01439085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439085v1</w:t>
+                <w:t xml:space="preserve">hal-01602393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
@@ -6077,64 +6077,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,187 +7336,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a RT-qPCR method for the quantification of Fibrobacter succinogenes S85 glycoside hydrolase transcripts in the rumen content of gnotobiotic and conventional sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Esbelin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (1), pp. 8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+                <w:t xml:space="preserve">hal-03802846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,234 +7563,205 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a RT-qPCR method for the quantification of Fibrobacter succinogenes S85 glycoside hydrolase transcripts in the rumen content of gnotobiotic and conventional sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.11.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03802846v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct histone modifications define initiation and repair of meiotic recombination in mouse</w:t>
               </w:r>
@@ -10246,51 +10246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>