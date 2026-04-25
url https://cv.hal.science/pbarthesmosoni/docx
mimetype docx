--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -747,398 +747,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628000v1</w:t>
+                <w:t xml:space="preserve">hal-02736337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736337v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de jus de fruits fermentés sur la composition et la fonction du microbiote intestinal, et sur la réponse de l’hôte</w:t>
+                <w:t xml:space="preserve">Capture de gènes par Hybridation couplée au séquençage métagénomique : Application au 16S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar INRA sur Aliments fermentés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018</w:t>
+              <w:t xml:space="preserve">Journées INRA Nutrition et Ecosystèmes Microbiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788961v1</w:t>
+                <w:t xml:space="preserve">hal-02786442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de gènes par Hybridation couplée au séquençage métagénomique : Application au 16S</w:t>
+                <w:t xml:space="preserve">Effet de jus de fruits fermentés sur la composition et la fonction du microbiote intestinal, et sur la réponse de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA Nutrition et Ecosystèmes Microbiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Webinar INRA sur Aliments fermentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786442v1</w:t>
+                <w:t xml:space="preserve">hal-02788961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics to understand the fiber-degrading enzyme system of a human gut bacterium</w:t>
               </w:r>
@@ -4459,299 +4459,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl J Yeoman</w:t>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Fields</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167391v2</w:t>
+                <w:t xml:space="preserve">hal-02913569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tripartite relationship between gut microbiota, intestinal mucus and fibers: towards preventive strategies against enteric infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Competitions between Fibrobacter succinogenes, Ruminococcus flavefaciens, and Ruminoccus albus in a Gnotobiotic Sheep Model Revealed by Multi-Omic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t>
+                <w:t xml:space="preserve">Carl J Yeoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Christopher J Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.1-36. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuaa052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03533-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02913569v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microbial species diversity using sequence capture by hybridization</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des polluants environnementaux et alimentaires sur le microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,77 +5139,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.664. </w:t>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,64 +5675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5777,295 +5777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602393v1</w:t>
+                <w:t xml:space="preserve">hal-01439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01439065v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
@@ -6077,64 +6077,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6447,243 +6447,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des fibres alimentaires par le microbiote colique de l’Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rumen cellulosomics: divergent fiber-degrading strategies revealed by comparative genome-wide analysis of six ruminococcal strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bareket Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Borovok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Ruimy-Israeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry J Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/d1zf-vd69⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e99221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637241v1</w:t>
+                <w:t xml:space="preserve">hal-02641572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen cellulosomics: divergent fiber-degrading strategies revealed by comparative genome-wide analysis of six ruminococcal strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dégradation des fibres alimentaires par le microbiote colique de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e99221. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/d1zf-vd69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641572v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
               </w:r>
@@ -7336,216 +7336,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a RT-qPCR method for the quantification of Fibrobacter succinogenes S85 glycoside hydrolase transcripts in the rumen content of gnotobiotic and conventional sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
+                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.11.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802846v1</w:t>
+                <w:t xml:space="preserve">hal-02662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic identification of CBM37-containing cellulases produced by the rumen cellulolytic bacterium Ruminococcus albus 20 and their putative involvement in bacterial adhesion to cellulose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,205 +7534,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191 (4), pp.379-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-009-0463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential translocation of green fluorescent protein fused to signal sequences of Ruminococcus albus cellulases by the Tat and Sec pathways of Escherichia coli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Development of a RT-qPCR method for the quantification of Fibrobacter succinogenes S85 glycoside hydrolase transcripts in the rumen content of gnotobiotic and conventional sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (1), pp. 8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01576.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct histone modifications define initiation and repair of meiotic recombination in mouse</w:t>
               </w:r>
@@ -9136,269 +9136,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat lignin labeling using (U-14C) phenylalanine or (O-14 CH3) sinapic acid for fermentation studies</w:t>
+                <w:t xml:space="preserve">Wheat lignin labeling using [(U-C)-C-14]phenylalanine or [(O-CH3)-C-14)]sinapic acid for fermentation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Besle</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jouany</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 41, pp.1349-1354</w:t>
+              <w:t xml:space="preserve">, 1993, 41 (9), pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699803v1</w:t>
+                <w:t xml:space="preserve">hal-02710712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat lignin labeling using [(U-C)-C-14]phenylalanine or [(O-CH3)-C-14)]sinapic acid for fermentation studies</w:t>
+                <w:t xml:space="preserve">Wheat lignin labeling using (U-14C) phenylalanine or (O-14 CH3) sinapic acid for fermentation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+                <w:t xml:space="preserve">H. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 41 (9), pp.1349-1354</w:t>
+              <w:t xml:space="preserve">, 1993, 41, pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710712v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of light on labelling of wheat stem lignins using [U14C] phenylalanine or [O 14CH3] sinapic acid</w:t>
               </w:r>
@@ -10246,51 +10246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>