--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -747,398 +747,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricilla Carolinne Bagano Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736337v1</w:t>
+                <w:t xml:space="preserve">hal-03628000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procyanidin-cell wal interactions within apple matrices decrease the metabolization of procyanidin by the humant gut microbiata and the anti-inflammatory effect of the resulting microbial metabolome in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent rumen microbiota composition is host-driven? An experimental approach in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Congress on Gastrointestinal Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628000v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de gènes par Hybridation couplée au séquençage métagénomique : Application au 16S</w:t>
+                <w:t xml:space="preserve">Effet de jus de fruits fermentés sur la composition et la fonction du microbiote intestinal, et sur la réponse de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA Nutrition et Ecosystèmes Microbiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Webinar INRA sur Aliments fermentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786442v1</w:t>
+                <w:t xml:space="preserve">hal-02788961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de jus de fruits fermentés sur la composition et la fonction du microbiote intestinal, et sur la réponse de l’hôte</w:t>
+                <w:t xml:space="preserve">Capture de gènes par Hybridation couplée au séquençage métagénomique : Application au 16S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar INRA sur Aliments fermentés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018</w:t>
+              <w:t xml:space="preserve">Journées INRA Nutrition et Ecosystèmes Microbiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788961v1</w:t>
+                <w:t xml:space="preserve">hal-02786442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics to understand the fiber-degrading enzyme system of a human gut bacterium</w:t>
               </w:r>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl J Yeoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Fields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,51 +5005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des polluants environnementaux et alimentaires sur le microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,77 +5139,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.664. </w:t>
@@ -5241,295 +5241,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chemicals disrupt human gut microbiota activity and impact intestinal homeostasis as revealed by in vitro systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Defois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Goff</w:t>
+                <w:t xml:space="preserve">Ali R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29376-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892950v1</w:t>
+                <w:t xml:space="preserve">hal-02623146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrochip, a functional DNA microarray to monitor cellulolytic and hemicellulolytic activities of rumen microbiota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Food chemicals disrupt human gut microbiota activity and impact intestinal homeostasis as revealed by in vitro systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Defois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Garrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali R. Bayat</w:t>
+                <w:t xml:space="preserve">Olivier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29376-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623146v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
               </w:r>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,511 +5643,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
+                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439085v1</w:t>
+                <w:t xml:space="preserve">hal-01602393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylan degradation by the human gut Bacteroides xylanisolvens XB1A(T) involves two distinct gene clusters that are linked at the transcriptional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannoside recognition and degradation by bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ladeveze</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the pectinolytic function of Bacteroides xylanisolvens using a RNA-seq approach and mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lepercq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Comtet-Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (17), </w:t>
@@ -6179,511 +6179,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing linseed supply in dairy cow diets based on hay or corn silage: Effect on enteric methane emission, rumen microbial fermentation, and digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.560-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635846v1</w:t>
+                <w:t xml:space="preserve">hal-02631476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeasts enhance fibre degradation in the cow rumen through an increase in plant substrate colonization by fibrolytic bacteria and fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Ameilbonne</w:t>
+                <w:t xml:space="preserve">Increasing linseed supply in dairy cow diets based on hay or corn silage: Effect on enteric methane emission, rumen microbial fermentation, and digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bichat</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ossa</w:t>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (3), pp.560-570. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.3445-3456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631476v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen cellulosomics: divergent fiber-degrading strategies revealed by comparative genome-wide analysis of six ruminococcal strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dégradation des fibres alimentaires par le microbiote colique de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099221⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/d1zf-vd69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641572v1</w:t>
+                <w:t xml:space="preserve">hal-02637241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des fibres alimentaires par le microbiote colique de l’Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rumen cellulosomics: divergent fiber-degrading strategies revealed by comparative genome-wide analysis of six ruminococcal strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bareket Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Borovok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Ruimy-Israeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry J Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.83-96. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e99221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/d1zf-vd69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine analogues HMB and HMBi increase the abundance of cellulolytic bacterial representatives in the rumen of cattle with no direct effects on fibre degradation</w:t>
               </w:r>
@@ -8245,51 +8245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion to cellulose of the gram positive bacterium Ruminococcus albus involves type IV pili. Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivony Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8713,286 +8713,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of (14C-lignin) cell walls of wheat by rumen microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignin-carbohydrate complexes in forages: structure and consequences in the ruminal degradation of cell-wall carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Toillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jouany</w:t>
+                <w:t xml:space="preserve">E Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 64, pp.379-387</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (5), pp.385-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710621v1</w:t>
+                <w:t xml:space="preserve">hal-00899667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-carbohydrate complexes in forages: structure and consequences in the ruminal degradation of cell-wall carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Cornu</w:t>
+                <w:t xml:space="preserve">Transformations of (14C-lignin) cell walls of wheat by rumen microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Besle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
+                <w:t xml:space="preserve">Sylvie Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Grenet</w:t>
+                <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (5), pp.385-398</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 64, pp.379-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899667v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin-carbohydrate complexes in forages: structure and consequences in the ruminal degradation of cell-wall carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9060,51 +9060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C labelling of lignins of normal and bm3 maizes for fermentation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,269 +9136,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat lignin labeling using [(U-C)-C-14]phenylalanine or [(O-CH3)-C-14)]sinapic acid for fermentation studies</w:t>
+                <w:t xml:space="preserve">Wheat lignin labeling using (U-14C) phenylalanine or (O-14 CH3) sinapic acid for fermentation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Besle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+                <w:t xml:space="preserve">H. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 41 (9), pp.1349-1354</w:t>
+              <w:t xml:space="preserve">, 1993, 41, pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710712v1</w:t>
+                <w:t xml:space="preserve">hal-02699803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat lignin labeling using (U-14C) phenylalanine or (O-14 CH3) sinapic acid for fermentation studies</w:t>
+                <w:t xml:space="preserve">Wheat lignin labeling using [(U-C)-C-14]phenylalanine or [(O-CH3)-C-14)]sinapic acid for fermentation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Besle</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jouany</w:t>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 41, pp.1349-1354</w:t>
+              <w:t xml:space="preserve">, 1993, 41 (9), pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699803v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of light on labelling of wheat stem lignins using [U14C] phenylalanine or [O 14CH3] sinapic acid</w:t>
               </w:r>
@@ -9423,51 +9423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gorrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Besle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41 (1), pp.41-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10246,51 +10246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Touloumet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Camille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lebbaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lepercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kwasiborski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivony Rakotoarivonina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rieu-Lesme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Devillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Larson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Girardeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Suau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureeporn Suriyaprom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thida Kaewkod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaa052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167391v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl J Yeoman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Fields" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03533-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R. Bayat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00215" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29376-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12316" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2680-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2472-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2758-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bichat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d1zf-vd69" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareket Dassa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Borovok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Ruimy-Israeli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry J Flint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.03.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Gagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E Denman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafat Al Jassim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Mcsweeney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0024-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK1C0BGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2947" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2694-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X1CJQ0T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esbelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01576.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666183v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Terrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-009-0463-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBA023B6E6E6DCCD47D8F689AB883A1F02617D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Suau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ribot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67NMRQN2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.207" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663680v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra Maillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03517.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03802827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Larson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morrison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27735-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002030100292" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BZ1KPJJT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Besle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Besle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Maillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Duran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gorrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fonty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Scalisi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851051v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>