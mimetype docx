--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cashless society would not solve France's problems. Economic historian Patrice Baubeau says the trend is accelerating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connexion : french news in english since 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilatéralisme économique, enfant des catastrophes politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4m9c6tare⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau, le marché et le mérite.Léon Walras (1834-1910) et l’économie politique républicaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13brd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cagé, Thomas Piketty, Une histoire du conflit politique. Élections et inégalités en France, 1789-2022 . collection Écohistoires, 2023, Paris, Seuil, 851 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 22 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhe.022.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une faute de grammaire sur de gros billets pendant plus de 130 ans, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6t9xqnjva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desmedt, Bernard Quiriny (dir.), Regards croisés sur Hayek. Droit, philosophie, économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (18), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17694-7.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois mandats des banques centrales ou l'inéluctable retour de l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la banque, les banquiers : un groupe social entre réseaux et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/node/22214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dette publique, banques centrales et inflation: c’est reparti comme en 40 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société générale. Tome III: 1914–1921. La Société générale dans la guerre et l’après-guerre,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (4), pp.1192-1193. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00076791.2023.2250642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Manas, L’or de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (285), p. 214-216. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vkyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la troisième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Conchon; Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.201-204, 2024, 979-10-351-0991-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iqy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor is a Quack : The Delahaye Brothers, or How Fringe Politicians Framed the 1930s Financial Crisis Narrative in the French Senate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Alvarez; Anders Ögren; Masato Shizume; Vincent Bignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money Doctors Around the Globe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.235-255, 2024, Studies in Economic History, 978-9819701339. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0134-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralisation du crédit, ou l’échec du contrôle bancaire dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des banques sous surveillance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-72, 2023, 978-2-7574-3909-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.147270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière et monétaire entre 1880-1930 : une affaire d’argent et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Aline Fryszman; Olivier Andurand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bréal, pp.55-76, 2023, 9782749556055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation without politics: how French prices outsmarted bullets, 1938-1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F224623"/>
+    <w:nsid w:val="0407BFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bainier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4m9c6tare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13brd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6t9xqnjva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2023.2250642" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iqy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0134-6_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Teixeira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>