--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cashless society would not solve France's problems. Economic historian Patrice Baubeau says the trend is accelerating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connexion : french news in english since 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilatéralisme économique, enfant des catastrophes politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4m9c6tare⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau, le marché et le mérite.Léon Walras (1834-1910) et l’économie politique républicaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13brd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cagé, Thomas Piketty, Une histoire du conflit politique. Élections et inégalités en France, 1789-2022 . collection Écohistoires, 2023, Paris, Seuil, 851 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 22 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhe.022.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une faute de grammaire sur de gros billets pendant plus de 130 ans, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6t9xqnjva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desmedt, Bernard Quiriny (dir.), Regards croisés sur Hayek. Droit, philosophie, économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (18), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17694-7.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois mandats des banques centrales ou l'inéluctable retour de l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la banque, les banquiers : un groupe social entre réseaux et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/node/22214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dette publique, banques centrales et inflation: c’est reparti comme en 40 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société générale. Tome III: 1914–1921. La Société générale dans la guerre et l’après-guerre,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (4), pp.1192-1193. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00076791.2023.2250642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Manas, L’or de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (285), p. 214-216. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vkyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la troisième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Conchon; Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.201-204, 2024, 979-10-351-0991-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iqy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor is a Quack : The Delahaye Brothers, or How Fringe Politicians Framed the 1930s Financial Crisis Narrative in the French Senate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Alvarez; Anders Ögren; Masato Shizume; Vincent Bignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money Doctors Around the Globe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.235-255, 2024, Studies in Economic History, 978-9819701339. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0134-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralisation du crédit, ou l’échec du contrôle bancaire dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des banques sous surveillance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-72, 2023, 978-2-7574-3909-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.147270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière et monétaire entre 1880-1930 : une affaire d’argent et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Aline Fryszman; Olivier Andurand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bréal, pp.55-76, 2023, 9782749556055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation without politics: how French prices outsmarted bullets, 1938-1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cashless society would not solve France's problems. Economic historian Patrice Baubeau says the trend is accelerating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connexion : french news in english since 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilatéralisme économique, enfant des catastrophes politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4m9c6tare⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau, le marché et le mérite.Léon Walras (1834-1910) et l’économie politique républicaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13brd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cagé, Thomas Piketty, Une histoire du conflit politique. Élections et inégalités en France, 1789-2022 . collection Écohistoires, 2023, Paris, Seuil, 851 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 22 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhe.022.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une faute de grammaire sur de gros billets pendant plus de 130 ans, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6t9xqnjva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desmedt, Bernard Quiriny (dir.), Regards croisés sur Hayek. Droit, philosophie, économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (18), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17694-7.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois mandats des banques centrales ou l'inéluctable retour de l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société générale. Tome III: 1914–1921. La Société générale dans la guerre et l’après-guerre,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (4), pp.1192-1193. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00076791.2023.2250642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la banque, les banquiers : un groupe social entre réseaux et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/node/22214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dette publique, banques centrales et inflation: c’est reparti comme en 40 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Manas, L’or de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (285), p. 214-216. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vkyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la troisième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Conchon; Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.201-204, 2024, 979-10-351-0991-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iqy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor is a Quack : The Delahaye Brothers, or How Fringe Politicians Framed the 1930s Financial Crisis Narrative in the French Senate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Alvarez; Anders Ögren; Masato Shizume; Vincent Bignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money Doctors Around the Globe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.235-255, 2024, Studies in Economic History, 978-9819701339. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0134-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralisation du crédit, ou l’échec du contrôle bancaire dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des banques sous surveillance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-72, 2023, 978-2-7574-3909-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.147270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière et monétaire entre 1880-1930 : une affaire d’argent et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Aline Fryszman; Olivier Andurand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bréal, pp.55-76, 2023, 9782749556055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation without politics: how French prices outsmarted bullets, 1938-1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0407BFAF"/>
+    <w:nsid w:val="9A7A1A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bainier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4m9c6tare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13brd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6t9xqnjva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2023.2250642" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iqy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0134-6_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Teixeira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bainier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4m9c6tare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13brd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6t9xqnjva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2023.2250642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iqy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0134-6_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Teixeira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>