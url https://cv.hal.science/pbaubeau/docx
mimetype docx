--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cashless society would not solve France's problems. Economic historian Patrice Baubeau says the trend is accelerating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connexion : french news in english since 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilatéralisme économique, enfant des catastrophes politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4m9c6tare⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau, le marché et le mérite.Léon Walras (1834-1910) et l’économie politique républicaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13brd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cagé, Thomas Piketty, Une histoire du conflit politique. Élections et inégalités en France, 1789-2022 . collection Écohistoires, 2023, Paris, Seuil, 851 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 22 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhe.022.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une faute de grammaire sur de gros billets pendant plus de 130 ans, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6t9xqnjva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desmedt, Bernard Quiriny (dir.), Regards croisés sur Hayek. Droit, philosophie, économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (18), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17694-7.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois mandats des banques centrales ou l'inéluctable retour de l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société générale. Tome III: 1914–1921. La Société générale dans la guerre et l’après-guerre,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (4), pp.1192-1193. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00076791.2023.2250642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la banque, les banquiers : un groupe social entre réseaux et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/node/22214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dette publique, banques centrales et inflation: c’est reparti comme en 40 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Manas, L’or de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (285), p. 214-216. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vkyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la troisième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Conchon; Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.201-204, 2024, 979-10-351-0991-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iqy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor is a Quack : The Delahaye Brothers, or How Fringe Politicians Framed the 1930s Financial Crisis Narrative in the French Senate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Alvarez; Anders Ögren; Masato Shizume; Vincent Bignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money Doctors Around the Globe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.235-255, 2024, Studies in Economic History, 978-9819701339. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0134-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralisation du crédit, ou l’échec du contrôle bancaire dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des banques sous surveillance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-72, 2023, 978-2-7574-3909-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.147270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière et monétaire entre 1880-1930 : une affaire d’argent et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Aline Fryszman; Olivier Andurand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bréal, pp.55-76, 2023, 9782749556055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation without politics: how French prices outsmarted bullets, 1938-1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Baubeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en histoire économique contemporaine - Université Paris Nanterre - IDHE.S (UMR 8533)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pbaubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7052-1413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033875979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39476941</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077792924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many prices of war and occupation: Black markets and the cost‐of‐living index in France, 1938–1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, First published: 19 May 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.70127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de l'extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cashless society would not solve France's problems. Economic historian Patrice Baubeau says the trend is accelerating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Connexion : french news in english since 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le multilatéralisme économique, enfant des catastrophes politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4m9c6tare⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau, le marché et le mérite.Léon Walras (1834-1910) et l’économie politique républicaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13brd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cagé, Thomas Piketty, Une histoire du conflit politique. Élections et inégalités en France, 1789-2022 . collection Écohistoires, 2023, Paris, Seuil, 851 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 22 (2), pp.136-141. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhe.022.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une faute de grammaire sur de gros billets pendant plus de 130 ans, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6t9xqnjva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Desmedt, Bernard Quiriny (dir.), Regards croisés sur Hayek. Droit, philosophie, économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (18), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17694-7.p.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Société générale. Tome III: 1914–1921. La Société générale dans la guerre et l’après-guerre,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (4), pp.1192-1193. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00076791.2023.2250642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dette publique, banques centrales et inflation: c’est reparti comme en 40 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant la banque, les banquiers : un groupe social entre réseaux et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ehne.fr/fr/node/22214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Manas, L’or de la guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le carnet du Mouvement social [Blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (285), p. 214-216. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vkyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question économique chez les Goncourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois mandats des banques centrales ou l'inéluctable retour de l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight‐to‐safety and the credit crunch: a new history of the banking crises in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (1), pp.223-250. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ehr.12972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02973038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : crise, faillites bancaires et régulation financière dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot;dangereuse&amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, S 20 (supplément 20), pp.203-234. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs20.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une drôle d’espèce : l’assimilation progressive du papier de monnaie à de la monnaie de papier en France, 1847-1936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (07), pp.218‑225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale financier comme projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises bancaires en France pendant la Grande Dépression : une histoire renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (137), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.137.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales de la finance, scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chavagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Nayaradou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (101), pp.117-127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.101.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : l'évolution de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'euro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/RESuME-PkSF7rr-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieces of a monetary history: reality and appearances in French specificities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillard Lucien, L'Union latine, une expérience de souverainetés monétaires partagées (1865-1926), Paris, Classiques Garnier, Bibliothèque de l'économiste, 2017, 372 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] Fabrice Grenard, Florent Le Bot, Cédric Perrin, Histoire économique de Vichy. L'État, les hommes, les entreprises, Paris, Perrin, 2017, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (687), pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France's balance sheets database, 1840-1998: an introduction to 158 years of central banking. Annex 1. The Bank of France : One history, two literatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565018000070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage ] Prati Bruno, La Fonte ardennaise et ses marchés : histoire d'une PME familiale dans un secteur en déclin (1926-1999), Besançon, Presses universitaires de Franche-Comté, Les Cahiers de la MSHE Ledoux. Dynamiques territoriales, 26, 2016, 581 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (136), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.136.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (10), pp.448-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités, entre bonne et mauvaise finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.128.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonin Hubert, 50 Ans d'affacturage en France : des pionniers et leaders aux groupes bancaires (1964-2016), Genève, Droz, Publications d'histoire économique et sociale internationale, 36, 2016, 212 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (134), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.134.0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d'une histoire monétaire : réalités et faux-semblants des particularismes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.174.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte rendu d'ouvrage] François-Michel Chrétien-Deschamps, Lettres sur le Visa des dettes de l'État ordonné en 1721, éditées par François R. Velde, Paris, Classiques Garnier, 2015, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures romantiques de l’économie, lectures de l’économie romantique ; Balzac et Sismondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Récit romansque et modèle économique, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarisation: A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Banking and Financial History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The Critical Function of History in Banking and Finance, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezes Philippe, Descamps Florence, Kott Sébastien et Tallineau Lucile (dir.), L’Invention de la gestion des finances publiques : du contrôle de la dépense à la gestion des services publics (1914-1967), Paris, CHEFF, « Histoire économique et financière de la France, Animation de la recherche », 2013, 675 p., 40 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/3 (123), pp.260-261. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.123.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Piketty Thomas, Le Capital au 21e siècle, Paris, Éd. du Seuil, « Les Livres du nouveau monde », 2013, 970 p., 25 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (124), https://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2014-4-page-207.htm#s2n29. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.124.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La BIRD, la France et le dollar gap, 1946-1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/1 (19), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hp.019.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] Lagneau-Ymonnet Paul et Riva Angelo, Histoire de la Bourse, Paris, La Découverte, « Repères », 2012, 126 p., 10 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2 (118), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.118.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu d'ouvrage] &amp;quot;Nicolas Maier, Französische Medaillenkunst, French Metallic Art, L’art de la médaille en France – 1870-1940, Nicolas Maïer, München, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani, Rules of Exchange: French Capitalism in Comparative Perspective, Eighteenth to Early Twentieth Centuries (Cambridge: Cambridge University Press, 2012, ix + 313 pp., £52.25, ISBN 978-1-107-00386-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (03), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0968565013000176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay & Recoing, actionnaire des grands magasins, 1945-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012/2 (52), pp.82-98. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.052.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Roulleau et l'étude des effets de commerce ou la tension entre statistiques fiduciaires et conceptions métallistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.221-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a new database: the Banque de France’s weekly balance sheets, 1840-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin. Newsletter from the EABH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole d'argent et emprunt or : Antoine Pinay face au &amp;quot; mythe &amp;quot; Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.108.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French economic cycles: a wavelet analysis of French retrospective GNP series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliometrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.275-300. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11698-008-0033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devanlay & Recoing, un éclairage exceptionnel sur la bonneterie auboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie en Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Paper Cathedrals: Discount Policy and Credit Monetizing in 18th-20th Century France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin – Newsletter from the EABH</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Banking and Financial History e.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information à destination des jeunes, produit de contraintes, de collaborations et de concurrence. L'exemple du centre d'information et de documentation jeunesse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (1), pp.41-59. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.1996.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary riots in France during the 19th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and oblivion:how the past obliterated the 1929 crisis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEHC 2025 : Equality and sustainability challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Jul 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Poirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Art et argent : imaginer, raconter, créer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCO : Produire des séries statistiques à partir de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données des Grands Moulins, Dec 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base des bilans de la banque de France : production et exploitation d’une archive historique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Banque de France comme productrice d'information : un autre canal d'émergence de la banque centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Théories et évolution des banques centrales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amiens, université de Picardie Jules Verne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Penny banks'' and the circulation of ``bad'' coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "La monnaie des pauvres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wham ! Ou comment Calvin and Hobbes ont entré dans mes cours d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude "Bandes dessinées et histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (more) Public. Publicity, Transparency and Accountability as Credit Instruments. A debate at the Bank of France during the 1860s and its relevance regarding monetary policies and instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Money Doctors"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, Banque de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le &amp;quot;Crédit national pour faciliter la réparation des dommages causés par la guerre&amp;quot;, un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "Dommages de guerre et responsabilité de l'État"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, Conseil d'État, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France Goes (More) Public. The Publicity Debate at the Bank of France during the 1860s and Its Relevance Regarding Monetary Policies and Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHES 2019 Paris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au prisme du scandale : faillites bancaires, crise économique et enjeux politiques dans la France de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le scandale financier comme cas d'études, XVIIIe-XXe siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Luxembourg, université de, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle bancaire dans la crise des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Le contrôle bancaire en France, XIXe-XXIe siècles. Contrôler des réseaux, contrôler un système"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Denis, université Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1930s Banking Crisis in France Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de la Banque de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "La crédibilité des monnaies. De John Law au bitcoin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, Banque de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Denomination Banknotes from 1864 to 1878: A Menacing Innovation \ldots to Whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes monétaires et structures sociales : le déclin de la propriété privée de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque "La numérisation de l'argent liquide : la fin du cash ? Enjeux juridiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, Institut de la Gouvernance Territoriale et de la décentralisation, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogfights over Chicken Feed? French Petty Coins Circulation and Late 19th Century Small Change Riots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation Dynamics and Short-Term Finance in France, 1938-1948. A Qualitative Historical Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'histoire économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tokyo, université de Waseda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Change Counterfeiting and the Borders of Law, Country and Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII World Economic History Congress (WEHC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausse monnaie de la débauche et or du mariage à Nice à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "Sensualité et sexualité en numismatique", Société française de numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, Bibliothèque nationale de, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted Voices and Quiet Exits: Small Coins and Tactical Moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Governing Monetary Cooperation. A Historical Approach", ANR DARMIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Autriche, University of Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits billets de 1864 à 1879 : une innovation &amp;quot; dangereuse &amp;quot;, mais pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée "L'innovation monétaire", Les rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Union monétaire, la libre circulation des capitaux et les petits paiements : les émeutes monétaires de 1894-1895 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Social Studies of Finance Association (SSFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise : crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFHE : "Les chantiers de l'histoire économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Daumas (AFHE), Oct 2010, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Monetization Kill the Markets? French Money Management and the Revival of Money Markets in Post-WW2 France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’Université d’Uppsala, organisées par A. Ögren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d’une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Maison René Ginouvès, "Monnaie antique, monnaie moderne, monnaies d’ailleurs… métissages et hybridations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Formoso; Patrick Pion, Jun 2011, Nanterre, France. pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Banknotes Circulation: Structural Breaks and Evolving Seasonal Patterns as a Window on French History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops on Money and Monetary History, Institute for Advanced Studies on Asia, University of Tokyo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises financières et crises immobilières : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie et le vote comme espaces isomorphes : un idéal et sa traduction sociale dans la France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque dirigé par Bruno Théret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Marchés du Travail Bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux industriels et commerciaux d'une participation financière : Devanlay &amp; Recoing, actionnaire de la grande distribution, 1945-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banks Without Finance? The French &amp;quot;Discount System&amp;quot; and the Three Stages of Banking Development and Financial Markets Crowding Out, 1776-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Making Better Finance : Institutions and Politics in Financial Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHFF – the Institute for Economic and Business History Research, Stockholm School of Economics, May 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Meaning of Banknotes. Banknotes Democratization in France, 1870s-1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Paper Money in Theory and Practice in History", Economics Department, City University London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Substitution to Incarnation : Banknotes and the Definition of Money in 19th Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Paper Money in Theory and Practice in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization: A Political Clue to Financial Structures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militarization A Political Clue to Financial Structures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABH 2009 Conference, “The Critical Function of History in Banking and Finance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, -, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le district face à la concentration industrielle : la bonneterie troyenne 1850-1940 .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politica dello sconto in Francia e in Italia dagli anni 1880 agli anni 1960 Politiques de l'escompte en France et en Italie des années 1880 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Il credito e la nazione in Francia e in Italia (1860-1990) – Le crédit et la nation en France et en Italie (1860-1990) »</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certosa di Pontignano (Siena), 3-5 novembre 2005/Chartreuse de Pontignano (Sienne), 3-5 novembre 2005. Italie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay & Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le district vu de l'entreprise : Devanlay &amp; Recoing face à la bonneterie auboise » Colloque Districts Industriels. Pour une histoire des systèmes productifs locaux, Bercy - les 5 et 6 Février 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Banque de France (1945-1955) : le choix monétaire de la Reconstruction ». Communication aux journées d'études Production et usages des statistiques des banques d'émission (XVIIIe - XXe siècle), les 5 et 6 juin 2003 à Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraie monnaie sonne juste : les sens à l’épreuve du vrai (1835-1864)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (06), pp.241-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du papier à la monnaie ». Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (07), pp.197-259, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scandales financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mazbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Giddey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.150, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier à la monnaie. Histoire et numismatique du billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75 (7), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems : Evidence from the Gold Standards, 1871-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ögren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickering &amp; Chatto, pp.320, 2010, 978-1851966486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire : enjeux sociaux et pratiques de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cossalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Omnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Ouest, pp.233, 2009, 978-2840160410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billon, billets : les enjeux autour de la petite monnaie en France entre 1789 et 1852</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Blanc; Bruno Théret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie entre unicité et pluralité : explorations théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classique Garnier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor is a Quack : The Delahaye Brothers, or How Fringe Politicians Framed the 1930s Financial Crisis Narrative in the French Senate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Alvarez; Anders Ögren; Masato Shizume; Vincent Bignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Money Doctors Around the Globe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.235-255, 2024, Studies in Economic History, 978-9819701339. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-0134-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la troisième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Conchon; Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.201-204, 2024, 979-10-351-0991-2. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12iqy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralisation du crédit, ou l’échec du contrôle bancaire dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des banques sous surveillance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-72, 2023, 978-2-7574-3909-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.147270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration financière et monétaire entre 1880-1930 : une affaire d’argent et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Alazard; Aline Fryszman; Olivier Andurand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bréal, pp.55-76, 2023, 9782749556055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une banque pour les dommages de guerre ? Le « Crédit national pour la réparation des dommages causés par la guerre », un agent financier public face aux risques collectifs majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Perrot; Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dommages de guerre et responsabilité de l'État: Autour de la Charte des sinistrés du 17 avril 1919</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM – Presses universitaires de Limoges, 2022, 978-2-84287-837-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dommages de la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muth, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'arrière et au front: les Hauts-de-Seine dans les conflits contemporains, 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauts-de-Seine, le Département Snoeck, pp.256--260, 2020, 978-94-6161-642-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muted voices and quiet exits: small coins and tactical moves within the Latin Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champroux, Nathalie and Depeyrot, Georges and Dogan, Aykiz and Nautz, Jürgen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and deconstruction of monetary unions: lessons from the past: proceedings of the Warburg (2015) and Vienna (2017) conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 201, Moneta, pp.35-47, 2018, Collection Moneta, 978-94-91384-69-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La IVe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lutfalla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.179-207, 2017, 978-2-406-06432-9. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08527-0.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âme de la modernité. L'Office Central de Landerneau, un chemin étroit entre État et efficacité (1911-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mougel, François Charles and Taliano Des Garets, Françoise and Blancheton, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l'honneur d'Hubert Bonin, Professeur émérite d'Histoire contemporaine à l'Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.137-160, 2017, 978-2-8076-0413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lutfalla, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de la dette publique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.159-177, 2017, 978-2-406-06432-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première guerre mondiale et hiérarchisation du système bancaire &amp;quot;à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cardoni, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les banques françaises et la Grande Guerre : Journée d'études du 20 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.183-208, 2016, Histoire économique et financière - XIXe-XXe, 978-2-8218-7227-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.4224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escompte. L'évolution d'une pratique d'origine marchande (XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Bensadon; Nicolas Praquin; Béatrice Touchelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-383, 2016, 978-2-7574-1131-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paiements directs en billets du Trésor de 1877 à 1955 : de la réponse aux crises à la gestion des tensions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonin; Hubert and Figuet; Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et régulation bancaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Droz, pp.459-475, 2016, 978-2-600-01964-4. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/droz.bonin.2016.01.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War Finance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freie Universität Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15463/ie1418.10022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monetarization Process in late 19th Century France: The Social Value of Banknotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. When Orient and Occident Meet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176, , pp.9-35, 2014, Moneta, 978-94-91384-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédit, croissance et crise~: crise de la croissance et crise du crédit en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Effosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Jean-Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.99--100, 2013, 978-2-36441-042-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle économique chez Balzac ? Une relecture de La Fille aux Yeux d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Peraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-128, 2013, 978-2-35687-261-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Cécile Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, 2013, 978-2-7018-0337-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money, That Obscure Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Three Conferences on International Monetary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 156, , pp.231-235, 2013, Moneta, 978-94-91384-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque de France et Receveurs généraux des départements : éléments d’une relation bancaire au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Le Grand; André Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Trésoriers payeurs généraux et Receveurs des finances : les hauts fonctionnaires d'un grand service public (1865-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Gestion et Finances publiques, pp.96-105, 2012, 978-2-9511138-6-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bank of France among its monies: commercial bills, banknotes, gold and silver, 1800-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents and Studies on 19th c. Monetary History. Moneys and Economies during 19th Century (from Europe to Asia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2012, Moneta, 978-94-91384-07-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Daumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Histoire et Civilisations, 978-2-7574-0376-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Markets Work in a State-led Financial System? The French Fourth Republic and the Management of Financial Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angello Riva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policies &amp; the direction of financial flows studies in banking and financial history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EABH, 2012, 9783980805018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'institutionnalisation des banques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, version électronique parue en 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Warrant agricole (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur. Crédit et spéculation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.171-198, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire bancaire, monétaire et financière française depuis 1980, bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire économique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-C. Daumas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hybridation réussie? La transformation d'une monnaie marchande en monnaie civile dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie antique, monnaie moderne, monnaie d'ailleurs..Métissages et hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'UPO, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion : crédit, futurité et dynamiques capitalistes : du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stanziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Levratto, Alessandro Stanziani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme au futur antérieur : crédit et spéculation en France. Fin XVIIIe - Début XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.295-322, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.390-392, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00767999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of National Financial Systems: the role of historical events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems: Evidence from the Gold Standards, 1871-1971</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.127-143, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence and Divergence of National Financial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.1-8, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sconto e politiche dello sconto (XIX-XX secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Credito e nazione in Francia e in Italia (XIX-XX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.95-118, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.225-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation et précarisation salariale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salariat bancaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Paris Ouest, pp.119-145, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête des Cinquante du Crédit national. De l'étude bancaire à l'ambition macroéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Genèse de la décision. Chiffres publics et chiffres privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-122, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La capital de la Banque de France et le choix monétaire de la reconstruction : analyse et enseignements des bilans d'une banque centrale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Feiertag (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication aux journées d'études « Mesurer la monnaie », Paris, 5 et 6 juin 2003.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer la monnaie : Banques centrales et construction de l'autorité mponétaire (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.169-191., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme &amp;quot;sources&amp;quot; de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les archives d'entreprise comme "sources" de l'aryanisation : le cas d'une entreprise de la bonneterie troyenne », In Hervé Joly (éd.), Les archives des entreprises sous l'Occupation. Conservation, accessibilité et apport, Ifrési, Lille, 2005, pp. 141-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les bilans de la Caisse des dépôts et consignations dans les années 1930 à 1950. » (Annexe méthodologique), In Alya Aglan, Michel Margairaz et Philippe Verheyde (dir.), La Caisse des dépôts et consignations la Seconde Guerre mondiale et le XXe siècle. Paris : Albin Michel, 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALBIN MICHEL, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight-to-safety and the credit crunch: A new history of the banking crisis in France during the Great Depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification, la quatrième fonction de la monnaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle lecture de la Grande Dépression des années 1930 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ungaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://centenaire.org/fr/financer-la-guerre-par-patrice-baubeau-et-gerd-ambrosius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la France remboursait sa dette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.lemonde.fr/economie/article/2013/10/04/quand-la-france-remboursait-sa-dette_3489930_3234.html#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des collectivités locales jusqu’à la seconde guerre mondiale : une ressource pour l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards sur l'évolution des métiers au Crédit national, 1945-1965»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation without politics: how French prices outsmarted bullets, 1938-1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A7A1A9B"/>
+    <w:nsid w:val="3610B073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bainier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4m9c6tare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13brd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564390v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6t9xqnjva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2023.2250642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iqy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0134-6_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Teixeira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pbaubeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033875979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39476941" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077792924" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05629566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baubeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.70127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bainier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4m9c6tare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13brd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6t9xqnjva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2023.2250642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.1258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05555611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Riva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ungaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.12972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs20.0203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mazbouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Giddey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.137.0329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chavagneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Janson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Nayaradou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.101.0117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/RESuME-PkSF7rr-2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565018000070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.128.0091" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.134.0197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.174.0017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;raud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.123.0231" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.124.0207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.019.0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0217" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565013000176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K5NCK6R1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.052.0082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.108.0127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-008-0033-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01112149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1996.1659" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prunaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149049v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01116964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01119405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133613v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jambu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;gren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cossalter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Omn&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05549575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0134-6_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554357v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iqy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554439v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.147270" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05564321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08527-0.p.0179" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4224" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.bonin.2016.01.0459" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://encyclopedia.1914-1918-online.net/article/war_finance_france/2014-10-08" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/la-comdie-inhumaine-de-largent/53/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneta.be/volumes/moneta_139.htm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754816v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754816" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angello Riva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766736v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767832v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stanziani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950539v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147219v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155703v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05554513v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>