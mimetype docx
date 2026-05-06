--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -127,550 +127,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric water vapor retrievals by Ground-Based GNSS in Africa: A systematic review</w:t>
+                <w:t xml:space="preserve">Rénag infiltre le réseau collaboratif Centipède-RTK pour augmenter la couverture GNSS du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Gning Tine</w:t>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapathé Ndiaye</w:t>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118953v1</w:t>
+                <w:t xml:space="preserve">hal-05214397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénag infiltre le réseau collaboratif Centipède-RTK pour augmenter la couverture GNSS du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tropospheric water vapor retrievals by Ground-Based GNSS in Africa: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Gning Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Métois</w:t>
+                <w:t xml:space="preserve">Mapathé Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reports on Geodesy and Geoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/rgg-2025-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05214397v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the PPP-AR Strategy for ZTD and IWV in Africa: A One-Year GNSS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Gning Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+                <w:t xml:space="preserve">Ngor Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurus Borne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lila Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapathé Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16060741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884376v1</w:t>
+                <w:t xml:space="preserve">hal-05118947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the PPP-AR Strategy for ZTD and IWV in Africa: A One-Year GNSS Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Impact of Convectively Coupled Tropical Waves on the composition and vertical structure of the atmosphere above Cabo Verde in September 2021 during the CADDIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurus Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngor Faye</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Jean-Louis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (6), pp.741. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.9765-9786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos16060741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-9765-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118947v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -894,103 +894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tropospheric estimates from CentipedeRTK, a collaborative network of low-cost GNSS stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (4), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,50 +1118,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1171,51 +1175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Shipborne GNSS Estimates to Processing Modeling Based on Simulated Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1262,64 +1266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved vertical correction method for the inter-comparison and inter-validation of integrated water vapour measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,64 +1383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outliers and uncertainties in GNSS ZTD estimates from double-difference processing and precise point positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Stępniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1483,51 +1487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine Measurement of Water Vapour Using GNSS in the Framework of the Map-Io Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,576 +1585,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWV retrieval from ground GNSS receivers during NAWDEX</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-55-13-2021⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126858v1</w:t>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of forecast‐error growth along cut‐off Sanchez and its consequence for the prediction of a high‐impact weather event over southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanin Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1499-2021⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (739), pp.3263-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155533v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forecast‐error growth along cut‐off Sanchez and its consequence for the prediction of a high‐impact weather event over southern France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4127⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1499-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1499-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402470v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IWV retrieval from ground GNSS receivers during NAWDEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-55-13-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated water vapour observations in the Caribbean arc from a network of ground-based GNSS receivers during EUREC4A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,337 +2748,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan d’erreur appliquée aux systèmes de levés hydrographiques de surface et sous-marin</w:t>
+                <w:t xml:space="preserve">Lightweight UAV with on-board photogrammetry and single-frequency GPS positioning for metrology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Naankeu Wati</w:t>
+                <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptise Geldof</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596101v1</w:t>
+                <w:t xml:space="preserve">hal-01470959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight UAV with on-board photogrammetry and single-frequency GPS positioning for metrology applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse du bilan d’erreur appliquée aux systèmes de levés hydrographiques de surface et sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Naankeu Wati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptise Geldof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01470959v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and mitigation of calibration factor instabilities in a water vapor Raman lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une solution de positionnement ponctuel précis temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hmama,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,64 +3246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HyMeX Special Observing Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in situ and remote sensing techniques during the DEMEVAP 2011 campaign at OHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3778,77 +3782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of using Raman lidar measurements in high-accuracy GPS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,90 +3924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-comparison of zenith tropospheric delays derived from DORIS and GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Lacarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.1648-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4062,51 +4066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,77 +4187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the statistics of water vapor mixing ratio determined from Raman lidar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4291,90 +4295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Mean-Gravity Model for GPS Hydrostatic Delay Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4434,316 +4438,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the YellowScan Navigator Topo-Bathymetric Lidar against IHO S44 Standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Leroux</w:t>
+                <w:t xml:space="preserve">Exploitation scientifique de CentipedeRTK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydro25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THSUKI, 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque G2 - Géodésie et géophysique depuis l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409689v1</w:t>
+                <w:t xml:space="preserve">hal-05409651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation scientifique de CentipedeRTK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluating the YellowScan Navigator Topo-Bathymetric Lidar against IHO S44 Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Monpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2 - Géodésie et géophysique depuis l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Hydro25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THSUKI, 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409651v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Kinematic collaboratif, ouvert et open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFHy, 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4768,103 +4772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of geophysical deformations on a regional scale using the low-cost GNSS collaborative network CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4898,103 +4902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical waves on the atmospheric structure and composition above Cabo Verde during the CADDIWA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurus Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -5045,51 +5049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du niveau de la mer par systèmes GNSS pour la validation des données SWOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ducarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme MAP-IO et son volet GNSS pour l’observation de la vapeur d’eau sur les Océans Austral et Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,51 +5252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of shipborne GNSS ZTD retrieval processing parameters by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Bleriot Tsapong-Tsague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost GNSS buoy for water vapour monitoring over the Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bennini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,425 +5575,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWV observations from a network of ground-based GNSS receivers during EUREC4A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrian Speich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14481⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241417v1</w:t>
+                <w:t xml:space="preserve">hal-03209773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWV retrieval from ship-borne GNSS receiver in the framework of the MAP-IO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Ballen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ems2021-172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated water vapour content retrievals from ship-borne GNSS receivers during EUREC4A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IWV observations from a network of ground-based GNSS receivers during EUREC4A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedhelm Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Meeting, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209773v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWV retrieval from ground and shipborne GPS receivers during NAWDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bock Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,64 +6053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWV retrieval from shipborne GPS receiver on hydrographic ship Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6335,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Mézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Techniques de l'Association Francophone d'Hydrographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,103 +6408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage GPS et caméra embarqués sur drone pour de la modélisation photogrammétrique industrielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGN, Mar 2017, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6525,103 +6529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lever-arm effect using embedded photogrammetry and on-board gps receiver on uav for metrological mapping purpose and proposal of a free ground measurements calibration procedure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCOW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lausanne, Switzerland. pp.65-70, </w:t>
@@ -6659,64 +6663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of GPS ZTD estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th COST 1206 GNSS4SWEC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6735,800 +6739,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie aéroportée par drone et positionnement GPS embarqué pour le terrassement.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche à l'IGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGN, Mar 2015, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">EGU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164623v1</w:t>
+                <w:t xml:space="preserve">hal-01164607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment and screening of GPS ZTD estimates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170012v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mitigation of calibration error sources in a water vapor Raman lidar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multifractal comparison of the extremes of rain rates and integrated vapour content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Gires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EGU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169971v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal comparison of the extremes of rain rates and integrated vapour content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photogrammétrie aéroportée par drone et positionnement GPS embarqué pour le terrassement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schertzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche à l'IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGN, Mar 2015, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164594v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quality assessment and screening of GPS ZTD estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170019v1</w:t>
+                <w:t xml:space="preserve">hal-01170012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high quality reprocessed ground-based GPS dataset for atmospheric process studies, radiosonde and model evaluation, and reanalysis of HYMEX Special Observing Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study and mitigation of calibration error sources in a water vapor Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">26th IUGG General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164607v1</w:t>
+                <w:t xml:space="preserve">hal-01169971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammétrie aéroportée et positionnement précis par GPS embarqué sur drone : application au terrassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Photogrammétrie et imagerie 3D du CEREMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7553,51 +7557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et validation d'un jeu de retards troposphériques GPS de référence pour l'étude du cycle de l'eau en Méditerranée (projet HyMeX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,51 +7639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'une formation à distance &amp;quot;Apprendre le positionnement par GNSS avec le logiciel RTKlib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geom@tice 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7704,103 +7708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV onboard photogrammetry and GPS positioning for earthworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS, Sep 2015, La Grande Motte, France. pp.293-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7828,178 +7832,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced GNSS Tropospheric Products for monitoring Severe Weather Events and Climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Thom</w:t>
+                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in-situ and remote sensing techniques during the DEMEVAP 2011 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Summer School 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Golden Sands, Bulgaria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.11529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122375v1</w:t>
+                <w:t xml:space="preserve">hal-01136705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high quality reprocessed GPS integrated water vapour dataset for atmospheric process studies, model evaluation and assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,182 +8048,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy assessment of water vapour measurements from in-situ and remote sensing techniques during the DEMEVAP 2011 campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Thom</w:t>
+                <w:t xml:space="preserve">Advanced GNSS Tropospheric Products for monitoring Severe Weather Events and Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.11529</w:t>
+              <w:t xml:space="preserve">COST Summer School 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Golden Sands, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136705v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of integrated water vapour trends and variability using ground-based GPS data and climate models in the Mediterranean region</w:t>
               </w:r>
@@ -8277,282 +8281,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Water Vapor Observations from in-situ and Remote Sensing Techniques: First Results from the DEMEVAP 2011 Campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Calibration of Wet Tropospheric Delays in GPS Observation Using Raman Lidar Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pipis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodesy for Planet Earth, Proceedings of the 2009 International Association of Geodesy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Buenos Aires, Argentina. pp.795-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20338-1_100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740464v1</w:t>
+                <w:t xml:space="preserve">hal-00746084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Wet Tropospheric Delays in GPS Observation Using Raman Lidar Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of Water Vapor Observations from in-situ and Remote Sensing Techniques: First Results from the DEMEVAP 2011 Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pipis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy for Planet Earth, Proceedings of the 2009 International Association of Geodesy Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Tropospheric Profiling (ISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, L'Aquila, Italy. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746084v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour intercomparison effort in the frame of the Convective and Orographically-induced Precipitation Study</w:t>
               </w:r>
@@ -8577,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Summa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Althausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8664,1648 +8668,1773 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">13th Session of the Ship Observations Team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Plouzané (29280), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322475v1</w:t>
+                <w:t xml:space="preserve">hal-05017620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipborne GNSS atmospheric water vapor retrieval for SWOT radiometer validation in the framework of the Wem-SWOT and BioSWOT campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWOT ST 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Arcachon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cal/Val SWOT : Apport des produits troposphériques GNSS issus de campagnes océanographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Session of the Ship Observations Team</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Plouzané (29280), France. 2025</w:t>
+              <w:t xml:space="preserve">G2 2025 - Géodésie et géophysique depuis l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017620v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time water vapour monitoring with shipborne GNSS for numerical weather prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of SWOT Lake water level using in situ measurements: results from a student project at Lake Guerledan (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Enet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Bedart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 SWOT Science Team Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554587v1</w:t>
+                <w:t xml:space="preserve">hal-05415849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapour monitoring over France using the low-cost GNSS collaborative network Centipede</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Near real-time water vapour monitoring with shipborne GNSS for numerical weather prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maurin Vidal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9059⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081663v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of Integrated Water Vapor Measurements from Ground-Based, In-Situ, and Space-Borne Instruments in the Caribbean Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bock</w:t>
+                <w:t xml:space="preserve">Water vapour monitoring over France using the low-cost GNSS collaborative network Centipede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carl Mears</w:t>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914118v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of ship-borne GNSS troposphere retrieval to processing parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of Integrated Water Vapor Measurements from Ground-Based, In-Situ, and Space-Borne Instruments in the Caribbean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Assembly of the International Association of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Pékin, China</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274899v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS tomography as part of HyMeX in the frame of HyMeX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of ship-borne GNSS troposphere retrieval to processing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
+              <w:t xml:space="preserve">Scientific Assembly of the International Association of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517506v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprocessed ground-based and ship-borne GPS data for assimilation and validation of the 2nd AROME_WMED HyMeX reanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le positionnement par GNSS avec le logiciel RTKlib</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GNSS tomography as part of HyMeX in the frame of HyMeX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomatice 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marne-La-Vallée, France. 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391389v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une solution de positionnement ponctuel précis temps-réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apprendre le positionnement par GNSS avec le logiciel RTKlib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mekemlong Lando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CNFG2 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France. 2016</w:t>
+              <w:t xml:space="preserve">Géomatice 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marne-La-Vallée, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398565v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS et vapeur d'eau atmosphérique : Application à la campagne HyMeX pour l'étude du cycle de l'eau en Méditerranée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d'une solution de positionnement ponctuel précis temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hmama,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iiro Kuusisto,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mekemlong Lando</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2015 de l'Académie Européenne des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque CNFG2 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236915v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high quality reprocessed dataset of GPS tropospheric delay and integrated water vapour for process studies and assimilation into atmospheric models during</w:t>
+                <w:t xml:space="preserve">GPS et vapeur d'eau atmosphérique : Application à la campagne HyMeX pour l'étude du cycle de l'eau en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pacione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYMEX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">Symposium 2015 de l'Académie Européenne des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122361v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A high quality reprocessed dataset of GPS tropospheric delay and integrated water vapour for process studies and assimilation into atmospheric models during</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Sánchez Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HYMEX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of water vapour from the synergy of Raman lidar, GPS and in-situ observations during the DEMEVAP 2011 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10315,133 +10444,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Shipborne GNSS Troposphere Retrieval to Processing Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp 1-7, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2022_177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10451,100 +10580,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPOS-France - GPSMob data - Mission n° 09-230 - Toulouse (2009) - 2009-09-22 / 2009-10-17 - 2 points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15148/5f5792b2-c592-4421-8d41-61fb01a598f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10554,100 +10683,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode de calcul GPS intégrant des mesures de profils de vapeur d'eau en visée multi-angulaire pour l'altimétrie de haute précision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00322404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10657,118 +10786,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de données de positionnement GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou F Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. Traitement de données de positionnement GNSS, ENSTA Bretagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10915,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gning Tine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapath&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2025-0008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Jean-Louis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16060741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-6265-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03817277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Binder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maynard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Naankeu Wati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Geldof" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daakir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pichard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3FW2XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hmama," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Kuusisto," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mekemlong Lando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Monpert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ducarme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponte Aur&#233;lien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Ballen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-172" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bock Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurain Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rabot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XL-3-W4-65-2016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164623v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236905v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206567v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-293-2015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017620v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8726" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391389v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio S&#225;nchez Sobrino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15148/5f5792b2-c592-4421-8d41-61fb01a598f0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Gning Tine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapath&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rgg-2025-0008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Jean-Louis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16060741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jonville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurus Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9765-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-6265-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Panetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mears" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5643-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna St&#281;pniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Wielgosz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-022-01261-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03817277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Binder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4127" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1499-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-55-13-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154234v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Jansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2407-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052791v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2657-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01885912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabine Keyetieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seube" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignyl Djine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1478349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daakir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3FW2XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Naankeu Wati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Geldof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01570838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2745-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hmama," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Kuusisto," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mekemlong Lando" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0430" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourcy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2777-2013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhawar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Althausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.697" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0362-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q9DK56K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Lacarra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2010.05.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX63S3BG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2006.881725" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Monpert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gintz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4145" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ducarme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponte Aur&#233;lien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5237" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Bleriot Tsapong-Tsague" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bennini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouasria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Grit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1811" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrian Speich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10322" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Ballen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-172" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14481" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bock Olivier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurain Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legouge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7518" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02171555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Novella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponchart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rabot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XL-3-W4-65-2016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164607v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236905v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206567v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-293-2015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740464v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pipis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Bhawar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Summa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Althausen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116952" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322175v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mercier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Roustan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322475v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Panetier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mercier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415849v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Enet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Beau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bedart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914118v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Biondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio S&#225;nchez Sobrino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834685v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2022_177" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15148/5f5792b2-c592-4421-8d41-61fb01a598f0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>