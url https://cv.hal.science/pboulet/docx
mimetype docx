--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -217,295 +217,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModNEF : An Open Source Modular Neuromorphic Emulator for FPGA for Low-Power In-Edge Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Rethinking Adversarial Attacks on Neuromorphic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Saulquin</w:t>
+                <w:t xml:space="preserve">Soukaina Aji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+                <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Meftali</w:t>
+                <w:t xml:space="preserve">Mohammed Bouassida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033844v1</w:t>
+                <w:t xml:space="preserve">hal-05410229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Adversarial Attacks on Neuromorphic Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ModNEF : An Open Source Modular Neuromorphic Emulator for FPGA for Low-Power In-Edge Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Saulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Aji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsen Alouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouassida</w:t>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3730581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410229v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-driven nearshore and shoreline coastline detection on SpiNNaker neuromorphic hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -546,546 +546,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network application on a new middle Eocene radiolarian dataset</w:t>
+                <w:t xml:space="preserve">Morphometrics and machine learning discrimination of the middle Eocene radiolarian species Podocyrtis chalara, Podocyrtis goetheana and their morphological intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francisco Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronica Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tetard</w:t>
+                <w:t xml:space="preserve">Mathias Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+                <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouda Elbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 183, pp.102268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102268⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.102293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207164v1</w:t>
+                <w:t xml:space="preserve">hal-04215322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometrics and machine learning discrimination of the middle Eocene radiolarian species Podocyrtis chalara, Podocyrtis goetheana and their morphological intermediates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Convolutional neural network application on a new middle Eocene radiolarian dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hammouda Elbez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.102293. </w:t>
+              <w:t xml:space="preserve">, 2023, 183, pp.102268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215322v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence applied to the classification of eight middle Eocene species of the genus Podocyrtis (polycystine radiolaria)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Progressive Compression and Weight Reinforcement for Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouda Elbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benhaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (2), pp.165-182. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/jm-41-165-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.6891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962996v1</w:t>
+                <w:t xml:space="preserve">hal-02737057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Compression and Weight Reinforcement for Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammouda Elbez</w:t>
+                <w:t xml:space="preserve">Artificial intelligence applied to the classification of eight middle Eocene species of the genus Podocyrtis (polycystine radiolaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Benhaoua</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.6891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/jm-41-165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737057v1</w:t>
+                <w:t xml:space="preserve">hal-03962996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de France&amp;quot; data for the improvement of energy consumption in devices powered by limited energy sources</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ibrahim Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.106334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lipari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Bertogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (10), pp.1511-1524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lipari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1452,64 +1452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.418-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,103 +1543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-coded DBN: An online strategy for spike-based deep belief networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Fatahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmood Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24, pp.59 - 69. </w:t>
@@ -1690,51 +1690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Exploration to Improve Performance of Memristor-Based Neuromorphic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multi-Scale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Oct.-Dec. 1 2018, 4 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,441 +1762,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional digital computing approach: memristive nanodevice platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DynMapNoCSIM : A Dynamic Mapping SIMULATOR for Network on Chip based MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Faisal Nadeem</w:t>
+                <w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Arash Ostadzadeh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amitkumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.45--54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116577v1</w:t>
+                <w:t xml:space="preserve">hal-01198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconventional digital computing approach: memristive nanodevice platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Faisal Nadeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calin Glitia</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">S Arash Ostadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Issue physica status solidi (c) physica status solidi (c) Special Issue: E-MRS 2014 Spring Meeting – Symposium E • E-MRS 2014 Spring Meeting – Symposium F • E-MRS 2014 Spring Meeting – Symposium S, 12 (1-2), pp.222 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01912854v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynMapNoCSIM : A Dynamic Mapping SIMULATOR for Network on Chip based MPSoC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amitkumar Singh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Vivien Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198992v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01912854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic for Accelerating Run-Time Task Mapping in NoC-based Heterogeneous MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou El Hassan Benyamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (5), pp.298--308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2286,64 +2286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for Routing and Spiral Run-time Task Mapping in NoC-based Heterogeneous MPSOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbou El Hassen Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (4), pp.233--238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,77 +2381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System level modeling methodology of NoC design from UML-MARTE to VHDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Elhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,64 +2528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2644,103 +2644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vivien Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.137-169. </w:t>
@@ -2790,51 +2790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués ou temps-réel avec le profil UML MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, IN120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,64 +2859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive model refactoring strategy for the design space exploration of intensive signal processing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,77 +3097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array-OL with delays, a domain specific specification language for multidimensional intensive signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.105--131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,64 +3343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Mapping for NoC Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Digital Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (6), pp.378--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Distributed Process Networks with CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3520,51 +3520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPoC: manipulation automatique de polyèdres pour la compilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3602,51 +3602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Tiling for Heterogeneous Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Issues on Heterogeneous Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop parallelization algorithms: From parallelism extraction to code generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating array expressions on massively parallel machines with communication/computation overlap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pen)-ultimate tiling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Multi-fidelity Hyperparameter Optimization Of Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,64 +4308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larach Hicham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t>
@@ -4535,260 +4535,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VS2N : Interactive Dynamic Visualization and Analysis Tool for Spiking Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence and Micropaleontology: a case study from the Eocene genus Podocyrtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammouda Elbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Content-Based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267042v1</w:t>
+                <w:t xml:space="preserve">hal-03587759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Micropaleontology: a case study from the Eocene genus Podocyrtis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VS2N : Interactive Dynamic Visualization and Analysis Tool for Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouda Elbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587759v1</w:t>
+                <w:t xml:space="preserve">hal-03267042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t>
               </w:r>
@@ -4813,64 +4813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4889,528 +4889,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization Techniques in SNN Simulators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing, CITIM’2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Mascara, Algeria</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887481v1</w:t>
+                <w:t xml:space="preserve">hal-01741500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
+                <w:t xml:space="preserve">Visualization Techniques in SNN Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammouda Elbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kamel Benhaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing, CITIM’2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mascara, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741500v1</w:t>
+                <w:t xml:space="preserve">hal-02887481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Methodology for Modeling the Energy Consumption of Mobile Devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Increasing Number of Neurons on Performance of Neuromorphic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asadollah Shahbahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hamdioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on Embedded &amp; Distributed Systems, EDiS’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">CADS 2017 - 19th CSI International Symposium on Computer Architecture &amp; Digital Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723503v1</w:t>
+                <w:t xml:space="preserve">hal-01633418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Increasing Number of Neurons on Performance of Neuromorphic Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Experimental Methodology for Modeling the Energy Consumption of Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ibrahim Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Berrajaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lipari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Hamdioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CADS 2017 - 19th CSI International Symposium on Computer Architecture &amp; Digital Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Kish, Iran</w:t>
+              <w:t xml:space="preserve">First international conference on Embedded &amp; Distributed Systems, EDiS’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633418v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,261 +5472,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Parallel Real-time Tasks with Di-Graphs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining a Volatile and Nonvolatile Memristor in Artificial Synapse to Improve Learning in Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS '16 - Proceedings of the 24th International Conference on Real-Time Networks and Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2997465.2997475⟩</w:t>
+              <w:t xml:space="preserve">NANOARCH 2016 - 12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2950067.2950090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393159v1</w:t>
+                <w:t xml:space="preserve">hal-01368954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a Volatile and Nonvolatile Memristor in Artificial Synapse to Improve Learning in Spiking Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Parallel Real-time Tasks with Di-Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Eddine Zahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olejnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lipari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOARCH 2016 - 12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+              <w:t xml:space="preserve">RTNS '16 - Proceedings of the 24th International Conference on Real-Time Networks and Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France. pp.349-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2950067.2950090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2997465.2997475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368954v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t>
               </w:r>
@@ -5751,51 +5751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5836,160 +5836,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
+                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829173v1</w:t>
+                <w:t xml:space="preserve">hal-00801235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5998,207 +5989,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t>
+                <w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801235v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized Compilation of UML State Machines</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Charfi Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Mraidha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORC - 15th IEEE International Symposium on Object/Component/Service-Oriented Real-Time Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6331,51 +6331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerarajan Thiyagalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIPS 2011, 16th International Workshop on High-Level Parallel Programming Models and Supportive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anchorage (Alaska), United States</w:t>
@@ -6417,51 +6417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Networks-on-Chip at System Level with the MARTE UML profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Elhaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Tourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,51 +6555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par - 16th International Euro-Par Conference - 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.101--116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2010 - Design, Automation and Test in Europe Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dresden, Germany. pp.1313--1316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6757,291 +6757,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00522657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MDE approach for modeling network on chip topologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does Code Generation Promote or Prevent Optimizations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Mraidha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Technology of Integrated Systems in Nanoscale Era (DTIS), 2010 5th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487596⟩</w:t>
+              <w:t xml:space="preserve">ISORC 2010 - 13th IEEE International Symposium on Object/Component/Service-Oriented Real-Time Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Parador of Carmona, Spain. pp.75--79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00526629v1</w:t>
+                <w:t xml:space="preserve">inria-00522661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Code Generation Promote or Prevent Optimizations?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An MDE approach for modeling network on chip topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Elhaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISORC 2010 - 13th IEEE International Symposium on Object/Component/Service-Oriented Real-Time Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Parador of Carmona, Spain. pp.75--79, </w:t>
+              <w:t xml:space="preserve">Design and Technology of Integrated Systems in Nanoscale Era (DTIS), 2010 5th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00522661v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Configurations for Embedded System Implementations in MARTE</w:t>
               </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,64 +7135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Real Time Applications on NoC Architecture with Hybrid Multi-objective Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,64 +7256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between inter-repetition dependences and high-level transformations in Array-OL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7332,752 +7332,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Loop Transformations for Multidimensional Signal Processing Embedded Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Niar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Systems, Architectures, MOdeling, and Simulation (SAMOS VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Samos, Greece</w:t>
+              <w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565154v1</w:t>
+                <w:t xml:space="preserve">inria-00524373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the UML Profile for MARTE to MPSoC Co-Design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High Level Loop Transformations for Multidimensional Signal Processing Embedded Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">International Symposium on Systems, Architectures, MOdeling, and Simulation (SAMOS VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00524363v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hybrid algorithm for Mapping on NoC Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Metaheuristics and Nature Inspired Computing, META'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using An MDE Approach for Modeling of Interconnection networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using the UML Profile for MARTE to MPSoC Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Parallel Architectures, Algorithms and Networks Conference (ISPAN 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565155v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using An MDE Approach for Modeling of Interconnection networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t>
+              <w:t xml:space="preserve">The International Symposium on Parallel Architectures, Algorithms and Networks Conference (ISPAN 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00524373v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche modèle pour la génération de scénarios de tests : Application au système ERTMS/ETCS</w:t>
+                <w:t xml:space="preserve">Model-Based Testing of the ERTMS System with SysML and MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International : Logistique and Transport 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">MoDeVVa'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565158v1</w:t>
+                <w:t xml:space="preserve">inria-00565159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Testing of the ERTMS System with SysML and MARTE</w:t>
+                <w:t xml:space="preserve">Une approche modèle pour la génération de scénarios de tests : Application au système ERTMS/ETCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeVVa'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Workshop International : Logistique and Transport 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565159v1</w:t>
+                <w:t xml:space="preserve">inria-00565158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Mapping for NoC Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou El Hassan Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Digital Communications and Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Irbid, Jordan. pp.132-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8102,77 +8102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Allocation Modeling with MARTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8249,51 +8249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8478,51 +8478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8554,480 +8554,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Driven Engineering for Regular MPSoC Co-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Meena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ReCoSoC-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565174v1</w:t>
+                <w:t xml:space="preserve">inria-00565173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection of the Array-OL Specification Language onto the Kahn Process Network Computation Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mode-Automata based Methodology for Scade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel Architectures, Algorithms, and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Las Vegas, Nevada, United States</w:t>
+              <w:t xml:space="preserve">Hybrid Systems: Computation and Control (HSCC05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565167v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case for Globally Irregular Locally Regular Algorithm Architecture Adequation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur l'Adéquation Algorithme Architecture (JFAAA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565175v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards UML 2 Extensions for Compact Modeling of Regular Complex Topologies - A partial answer to the MARTE RFP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Projection of the Array-OL Specification Language onto the Kahn Process Network Computation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS/UML 2005, ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montego Bay, Jamaica. pp.445-459</w:t>
+              <w:t xml:space="preserve">International Symposium on Parallel Architectures, Algorithms, and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565168v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability and Interoperability at Different Levels of Abstraction in Model Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9059,571 +9072,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The case for Globally Irregular Locally Regular Algorithm Architecture Adequation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Meena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop MARTES: Modeling and Analysis of Real-Time and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur l'Adéquation Algorithme Architecture (JFAAA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000911v1</w:t>
+                <w:t xml:space="preserve">inria-00565175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Scheduling Framework for Multiprocessor SoC Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards UML 2 Extensions for Compact Modeling of Regular Complex Topologies - A partial answer to the MARTE RFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Scheduling for Parallel Computing (SPC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">MoDELS/UML 2005, ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montego Bay, Jamaica. pp.445-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565169v1</w:t>
+                <w:t xml:space="preserve">inria-00565168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Engineering for SoC Co-Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samy Meftali</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2005, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop MARTES: Modeling and Analysis of Real-Time and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565172v1</w:t>
+                <w:t xml:space="preserve">inria-00000911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Automata based Methodology for Scade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model Driven Scheduling Framework for Multiprocessor SoC Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Systems: Computation and Control (HSCC05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop on Scheduling for Parallel Computing (SPC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000912v1</w:t>
+                <w:t xml:space="preserve">inria-00565169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Engineering for Regular MPSoC Co-design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model Driven Engineering for SoC Co-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ashish Meena</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Meftali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC-05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NEWCAS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2005, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565173v1</w:t>
+                <w:t xml:space="preserve">inria-00565172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Hardware Architecture Modeling with UML2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9674,90 +9674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Design, UML to SystemC Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UML-SOC'04-International Workshop on UML for SoC Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, unknown, United States</w:t>
@@ -9780,329 +9780,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kajfasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">IFIP International Workshop on IP Based System-on-Chip Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565179v1</w:t>
+                <w:t xml:space="preserve">inria-00565177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Workshop on IP Based System-on-Chip Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FDL'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565177v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDA for SoC Embedded Design, Intensive Signal Processing Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIVOES-MDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10121,379 +10121,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Data-parallel Programming for Signal Processing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assembling Dynamic Components for Metacomputing using CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euromicro Workshop on Parallel and Distributed Processing, PDP 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Mantova, Italy. pp.105--112</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565183v1</w:t>
+                <w:t xml:space="preserve">inria-00565181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Development Environment for Meta-Computing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Visual Data-parallel Programming for Signal Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Levaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2001, 9th Int'l Conf. on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, New Orleans, Lousiana, United States</w:t>
+              <w:t xml:space="preserve">9th Euromicro Workshop on Parallel and Distributed Processing, PDP 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Mantova, Italy. pp.105--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565182v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembling Dynamic Components for Metacomputing using CORBA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Visual Development Environment for Meta-Computing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Naples, Italy</w:t>
+              <w:t xml:space="preserve">HCI International 2001, 9th Int'l Conf. on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, New Orleans, Lousiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565181v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00565182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Parallelization of a 3D Electromagnetic Simulation Code With Irregular Communication Patterns</w:t>
+                <w:t xml:space="preserve">Parallelization of 3D Magnetostatic Code Using High Performance Fortran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandes</w:t>
@@ -10507,426 +10507,426 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Vector and Parallel Processing (VECPAR'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Porto, Portugal. pp.519--528</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel Computing in Electrical Engineering, PARELEC'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Trois-Rivières, Quebec, Canada. pp.181--185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565184v1</w:t>
+                <w:t xml:space="preserve">inria-00565185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation d'un code 3D Magnétostatique avec le Langage de Programmation High Performance Fortran</w:t>
+                <w:t xml:space="preserve">High Level Parallelization of a 3D Electromagnetic Simulation Code With Irregular Communication Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Éléctomagnétisme, NUMELEC'2000 (poster session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France. pp.184-185</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Vector and Parallel Processing (VECPAR'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Porto, Portugal. pp.519--528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565186v1</w:t>
+                <w:t xml:space="preserve">inria-00565184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of 3D Magnetostatic Code Using High Performance Fortran</w:t>
+                <w:t xml:space="preserve">Parallélisation d'un code 3D Magnétostatique avec le Langage de Programmation High Performance Fortran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing in Electrical Engineering, PARELEC'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Trois-Rivières, Quebec, Canada. pp.181--185</w:t>
+              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Éléctomagnétisme, NUMELEC'2000 (poster session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France. pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565185v1</w:t>
+                <w:t xml:space="preserve">inria-00565186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche à la SQL du traitement de données intensif dans Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RenPar'11, Rencontres Francophones du Parallélisme des Architectures et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual HPF User Group Meeting, HUG'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Redondo Beach, CA, United States</w:t>
@@ -11070,221 +11070,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00565189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning polyhedra without DO-loops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communication Pre-evaluation in HPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Feautrier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACT'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France. pp.4-11</w:t>
+              <w:t xml:space="preserve">Euro-Par'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00564990v1</w:t>
+                <w:t xml:space="preserve">inria-00565190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Pre-evaluation in HPF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scanning polyhedra without DO-loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Redon</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feautrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.263-272</w:t>
+              <w:t xml:space="preserve">PACT'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00565190v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00564990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code generation in Bouclettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11322,51 +11322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouclettes: A Fortran Loop Parallelizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCN 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Bruxelles, Belgium. pp.784-791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11391,51 +11391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Automatic Parallelization Strategies for HPF Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11486,51 +11486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for the evaluation of array expressions on state-of-the-art massively parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,51 +11594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating array expressions on massively parallel machines with communication/computation overlap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11689,51 +11689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Affine Schedules for Matrix Multiplication on the MasPar Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.B. Fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11771,51 +11771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pen)-ultimate tiling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11924,64 +11924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiking Neural Computing in Memristive Neuromorphic Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Nature, Handbook of Memristor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , In press, 978-3-319-76375-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12028,51 +12028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Mapping Heuristics for Multiprocessor Systems-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benhaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12140,51 +12140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilde Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borko Furht and Armando Escalante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Data Intensive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011</w:t>
@@ -12239,51 +12239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,64 +12325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Engineering for System-on-Chip Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12437,51 +12437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Distributed Process Networks with CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12536,90 +12536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Architecture for Intensive Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossan Bondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Gérard and Jean-Philippe Babeau and Joël Champeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Driven Engineering for Distributed Embedded Real-Time Systems</w:t>
@@ -12665,51 +12665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Array Expressions on Massively Parallel Machines with Communication/Computation Overlap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12796,51 +12796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Design and Specification Languages for SoCs Selected Contributions from FDL'04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Boulet. Kluwer Academic Publishers, pp.303, 2005, 0-387-26149-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b136935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12951,51 +12951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Saulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13026,51 +13026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation énergétique des technologies blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13172,51 +13172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Marius Bilasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devienne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13288,51 +13288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing the Pinball game with Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazdak Fathai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bartolozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13396,64 +13396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2S3, a Simulator for the Architecture Exploration of Neuromorphic Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuComp 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13504,57 +13504,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation numérique des attestations émises par les universités au service de la compétitivité européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Digital transformation of certificates issued by universities for European competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13598,81 +13598,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959657v1</w:t>
+                <w:t xml:space="preserve">hal-04979478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation of certificates issued by universities for European competitiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La transformation numérique des attestations émises par les universités au service de la compétitivité européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine de Coëtlogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13716,133 +13716,133 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979478v1</w:t>
+                <w:t xml:space="preserve">hal-04959657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13986,51 +13986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14108,64 +14108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2S3, an Open-Source Scalable Spiking Neuromorphic Hardware Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14243,51 +14243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memristor nanodevice for unconventional computing:review and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyar Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lille 1, Sciences et Technologies; CRIStAL UMR 9189. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14335,51 +14335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2013, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14427,64 +14427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kouhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14515,51 +14515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation centrée sur les processus métier pour la génération complète de portails collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,64 +14607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Model Refactoring for Design Space Exploration of Intensive Signal Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Glitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14706,718 +14706,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00465456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Loop Transformations for Systematic Signal Processing Embedded Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formal Semantics of Array-OL, a Domain Specific Language for Intensive Multidimensional Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6469, INRIA. 2008, pp.27</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6467, INRIA. 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00262023v2</w:t>
+                <w:t xml:space="preserve">inria-00261178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Semantics of Array-OL, a Domain Specific Language for Intensive Multidimensional Signal Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High Level Loop Transformations for Systematic Signal Processing Embedded Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6467, INRIA. 2008, pp.33</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6469, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00261178v2</w:t>
+                <w:t xml:space="preserve">inria-00262023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array-OL Revisited, Multidimensional Intensive Signal Processing Specification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of Topologies of Interconnection Networks based on Multidimensional Multiplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rafiq Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6113, INRIA. 2007, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6201, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128840v3</w:t>
+                <w:t xml:space="preserve">inria-00149527v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Topologies of Interconnection Networks based on Multidimensional Multiplicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gaspard2 UML profile documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuccuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6201, INRIA. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0342, INRIA. 2007, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00149527v4</w:t>
+                <w:t xml:space="preserve">inria-00171137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard2 UML profile documentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Array-OL Revisited, Multidimensional Intensive Signal Processing Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0342, INRIA. 2007, pp.45</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6113, INRIA. 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00171137v2</w:t>
+                <w:t xml:space="preserve">inria-00128840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Modeling of Data Intensive Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+                <w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5876, INRIA. 2006, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5794, INRIA. 2006, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001216v1</w:t>
+                <w:t xml:space="preserve">inria-00070228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+                <w:t xml:space="preserve">Synchronous Modeling of Data Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafeng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5794, INRIA. 2006, pp.49</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5876, INRIA. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070228v1</w:t>
+                <w:t xml:space="preserve">inria-00001216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Multidimensional Synchronous Dataflow: Simulating Array-OL in Ptolemy II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5516, INRIA. 2005, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15452,51 +15452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection of the Array-OL Specification Language onto the Kahn Process Network Computation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15525,267 +15525,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML 2.0 Structure Diagram for Intensive Signal Processing Application Specification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distributed Process Networks Using Half FIFO Queues in CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4766, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Theeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4765, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071820v1</w:t>
+                <w:t xml:space="preserve">inria-00071821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Process Networks Using Half FIFO Queues in CORBA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">UML 2.0 Structure Diagram for Intensive Signal Processing Application Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dekeyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4766, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Theeuwen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00071821v1</w:t>
+                <w:t xml:space="preserve">inria-00071820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiling for Heterogeneous Computing Platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15846,51 +15846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop parallelization algorithms: from parallelism extraction to code generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15951,51 +15951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop parallelization algorithms : from parallelism extraction to code generation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Darte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16056,51 +16056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of automatic parallelization strategies for HPF compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16135,51 +16135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bouclettes loop parallelizer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-1995-40, Laboratoire de l'informatique du parallélisme. 1995, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16201,51 +16201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code generation in bouclettes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16280,51 +16280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Manual of the Bouclettes Parallelizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16385,51 +16385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference manual of the Bouclettes parallelizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16535,51 +16535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Hyperparameter Optimization Of Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16646,51 +16646,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la parallélisation automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Ecole normale supérieure de lyon - ENS LYON, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16749,51 +16749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux environnements de programmation pour le calcul intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université des Sciences et Technologie de Lille - Lille I, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16901,51 +16901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71DDACB5"/>
+    <w:nsid w:val="32500DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17132,51 +17132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pboulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0373-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069782644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7600-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Aji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouassida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D&#8217;angelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ad76d5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Elbez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Laforge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-41-165-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558636v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim Hamzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bertogna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2909886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berrajaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2018.04.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2017.2761231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faisal Nadeem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arash Ostadzadeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D35B7CD15BC771B8BF007264F81F0E498D24FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitkumar Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbou El Hassen Benyamina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Elhaji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9101-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-009-0085-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLP0707H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Firmin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Shahbahrami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olejnik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997475" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi Smaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2010.5457010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487596" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.25" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aroui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eltar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dellal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Meena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000911v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Devin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565184v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demeure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564990v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.B. Fortes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76375-0_25" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Benyamina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhaoua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fathai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D Angelo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Th&#233;bault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van de Velde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Murie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979478v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232816v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeantet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;nin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ramon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262023v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261178v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128840v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149527v4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171137v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070228v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071821v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theeuwen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102082v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lequiniou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102691v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pboulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0373-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069782644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7600-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Aji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouassida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D&#8217;angelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ad76d5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pinto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Elbez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102293" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Laforge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-41-165-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558636v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim Hamzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bertogna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2909886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berrajaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2018.04.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2017.2761231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitkumar Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faisal Nadeem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arash Ostadzadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D35B7CD15BC771B8BF007264F81F0E498D24FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbou El Hassen Benyamina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Elhaji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9101-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-009-0085-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLP0707H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Firmin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Shahbahrami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olejnik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi Smaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2010.5457010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aroui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eltar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dellal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Meena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565175v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Devin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demeure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.B. Fortes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76375-0_25" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Benyamina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhaoua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fathai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D Angelo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979478v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Th&#233;bault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van de Velde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Murie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232816v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeantet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;nin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ramon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261178v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262023v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149527v4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171137v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128840v3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theeuwen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102082v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lequiniou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102691v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>