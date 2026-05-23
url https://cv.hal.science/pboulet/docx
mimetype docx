--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,16846 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16794 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Boulet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre Boulet, professeur d'informatique à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0373-4478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069782644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=gzy0ay0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-7600-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModNEF : An Open Source Modular Neuromorphic Emulator for FPGA for Low-Power In-Edge Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazdak Fatahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Adversarial Attacks on Neuromorphic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouassida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-driven nearshore and shoreline coastline detection on SpiNNaker neuromorphic hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazdak Fatahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia D’angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.034012. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2634-4386/ad76d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional neural network application on a new middle Eocene radiolarian dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183, pp.102268. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrics and machine learning discrimination of the middle Eocene radiolarian species Podocyrtis chalara, Podocyrtis goetheana and their morphological intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Van Bocxlaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Elbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.102293. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence applied to the classification of eight middle Eocene species of the genus Podocyrtis (polycystine radiolaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micropalaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/jm-41-165-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Compression and Weight Reinforcement for Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Elbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.6891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour de France&amp;quot; data for the improvement of energy consumption in devices powered by limited energy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ibrahim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106334. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parallel Multi-Mode Digraph Task Model for Energy-Aware Real-Time Heterogeneous Multi-Core Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam-Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bertogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (10), pp.1511-1524. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2909886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement-based Methodology for Modeling the Energy Consumption of Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ibrahim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Berrajaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02243352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised visual feature learning with spike-timing-dependent plasticity: How far are we from traditional feature learning approaches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.418-429. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate-coded DBN: An online strategy for spike-based deep belief networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazdak Fatahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.59 - 69. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bica.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Exploration to Improve Performance of Memristor-Based Neuromorphic Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multi-Scale Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oct.-Dec. 1 2018, 4 (4), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMSCS.2017.2761231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional digital computing approach: memristive nanodevice platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Faisal Nadeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Arash Ostadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Issue physica status solidi (c) physica status solidi (c) Special Issue: E-MRS 2014 Spring Meeting – Symposium E • E-MRS 2014 Spring Meeting – Symposium F • E-MRS 2014 Spring Meeting – Symposium S, 12 (1-2), pp.222 - 228. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201400069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynMapNoCSIM : A Dynamic Mapping SIMULATOR for Network on Chip based MPSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitkumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic for Accelerating Run-Time Task Mapping in NoC-based Heterogeneous MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (5), pp.298--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Routing and Spiral Run-time Task Mapping in NoC-based Heterogeneous MPSOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbou El Hassen Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.233--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing embedded systems configurations at high abstraction levels with UML MARTE profile: advantages, limitations and alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System level modeling methodology of NoC design from UML-MARTE to VHDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Elhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1--27. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-012-9101-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-012-9093-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués ou temps-réel avec le profil UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IN120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive model refactoring strategy for the design space exploration of intensive signal processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (9), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Formal Validation of High-Performance Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-OL with delays, a domain specific specification language for multidimensional intensive signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.105--131. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11045-009-0085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Modeling and Analysis of Data Intensive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), pp.561863. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/561863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Mapping for NoC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp.378--384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributed Process Networks with CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPPoC: manipulation automatique de polyèdres pour la compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (8), pp.1019-1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Tiling for Heterogeneous Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack J. Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.547-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Issues on Heterogeneous Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack J. Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (2), pp.197-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop parallelization algorithms: From parallelism extraction to code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-André Silber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (3-4), pp.421--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating array expressions on massively parallel machines with communication/computation overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Supercomputer Applications and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (3), pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pen)-ultimate tiling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Multi-fidelity Hyperparameter Optimization Of Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neuromorphic Systems (ICONS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Ultra low power Cochlea for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larach Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BIOCOMP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Banyuls - sur - Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VS2N : Interactive Dynamic Visualization and Analysis Tool for Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Elbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Micropaleontology: a case study from the Eocene genus Podocyrtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Elbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered Spiking Neural Network with Target Timestamp Threshold Adaptation and STDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Techniques in SNN Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammouda Elbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing, CITIM’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mascara, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering the Output Frequency in Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Methodology for Modeling the Energy Consumption of Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ibrahim Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Berrajaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Embedded &amp; Distributed Systems, EDiS’2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Increasing Number of Neurons on Performance of Neuromorphic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asadollah Shahbahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CADS 2017 - 19th CSI International Symposium on Computer Architecture &amp; Digital Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kish, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Simulation for Neuromorphic Circuit Design: Motion Detection Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Parallel Real-time Tasks with Di-Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Olejnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Lipari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTNS '16 - Proceedings of the 24th International Conference on Real-Time Networks and Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. pp.349-358, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2997465.2997475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a Volatile and Nonvolatile Memristor in Artificial Synapse to Improve Learning in Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2016 - 12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950067.2950090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Compilation of UML State Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC - 15th IEEE International Symposium on Object/Component/Service-Oriented Real-Time Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the Power of GPUs without Losing Abstractions in SaC and ArrayOL: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Wendell de Oliveira Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerarajan Thiyagalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyomarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIPS 2011, 16th International Workshop on High-Level Parallel Programming Models and Supportive Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage (Alaska), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Networks-on-Chip at System Level with the MARTE UML profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Elhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Tourki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M-BED'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00569077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MDE approach for modeling network on chip topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Elhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology of Integrated Systems in Nanoscale Era (DTIS), 2010 5th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Code Generation Promote or Prevent Optimizations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC 2010 - 13th IEEE International Symposium on Object/Component/Service-Oriented Real-Time Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Parador of Carmona, Spain. pp.75--79, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration for Efficient Data Transfer and Storage in Data-Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilde Corvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par - 16th International Euro-Par Conference - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.101--116, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15277-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward optimized code generation through model-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2010 - Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresden, Germany. pp.1313--1316, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2010.5457010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Configurations for Embedded System Implementations in MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Model Based Engineering for Embedded Systems Design - Design, Automation and Test in Europe (DATE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Real Time Applications on NoC Architecture with Hybrid Multi-objective Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Dellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2010 - The International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Djerba Island, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between inter-repetition dependences and high-level transformations in Array-OL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the UML Profile for MARTE to MPSoC Co-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Embedded Systems &amp; Critical Applications (ICESCA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Hybrid algorithm for Mapping on NoC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Metaheuristics and Nature Inspired Computing, META'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Loop Transformations for Multidimensional Signal Processing Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Systems, Architectures, MOdeling, and Simulation (SAMOS VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using An MDE Approach for Modeling of Interconnection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Parallel Architectures, Algorithms and Networks Conference (ISPAN 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2: from MARTE to SystemC Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Niar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeedings of the DATE'08 workshop on Modeling and Analyzis of Real-Time and Embedded Systems with the MARTE UML profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of the ERTMS System with SysML and MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modèle pour la génération de scénarios de tests : Application au système ERTMS/ETCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International : Logistique and Transport 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Mapping for NoC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou El Hassan Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Communications and Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Irbid, Jordan. pp.132-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive Allocation Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification and design languages (FDL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Modeling of Data-Intensive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop on Synchronous Programming (Synchron 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alpe d'Huez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des transformations d'applications à parallélisme de données en équations synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML2 Profile for Modeling Controlled Data Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification and Design Languages (FDL'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability and Interoperability at Different Levels of Abstraction in Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossan Bondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification and Design Languages, FDL'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for Globally Irregular Locally Regular Algorithm Architecture Adequation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Meena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur l'Adéquation Algorithme Architecture (JFAAA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards UML 2 Extensions for Compact Modeling of Regular Complex Topologies - A partial answer to the MARTE RFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDELS/UML 2005, ACM/IEEE 8th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montego Bay, Jamaica. pp.445-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop MARTES: Modeling and Analysis of Real-Time and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why to do Without Model Driven Architecture in Embedded System Codesign?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first annual IEEE BENELUX/DSP Valley Signal Processing Symposium, (SPS-DARTS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of the Array-OL Specification Language onto the Kahn Process Network Computation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel Architectures, Algorithms, and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Scheduling Framework for Multiprocessor SoC Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Meena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Scheduling for Parallel Computing (SPC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for SoC Co-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Regular MPSoC Co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Meena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-Automata based Methodology for Scade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Systems: Computation and Control (HSCC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular Hardware Architecture Modeling with UML2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA for SoC Design, UML to SystemC Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UML-SOC'04-International Workshop on UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA for SoC Design, Intensive Signal Processing Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, 2003, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophocles: Cyber-Enterprise for System-on-Chip Distributed Simulation -- Model Unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kajfasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Workshop on IP Based System-on-Chip Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA for SoC Embedded Design, Intensive Signal Processing Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIVOES-MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Data-parallel Programming for Signal Processing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Levaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromicro Workshop on Parallel and Distributed Processing, PDP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Mantova, Italy. pp.105--112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Development Environment for Meta-Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2001, 9th Int'l Conf. on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, New Orleans, Lousiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling Dynamic Components for Metacomputing using CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Parallelization of a 3D Electromagnetic Simulation Code With Irregular Communication Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Meeting on Vector and Parallel Processing (VECPAR'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto, Portugal. pp.519--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'un code 3D Magnétostatique avec le Langage de Programmation High Performance Fortran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Éléctomagnétisme, NUMELEC'2000 (poster session)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Poitiers, France. pp.184-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of 3D Magnetostatic Code Using High Performance Fortran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel Computing in Electrical Engineering, PARELEC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Trois-Rivières, Quebec, Canada. pp.181--185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche à la SQL du traitement de données intensif dans Gaspard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'11, Rencontres Francophones du Parallélisme des Architectures et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of a Fortran 90 Program for Electromagnetic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cagniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual HPF User Group Meeting, HUG'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Redondo Beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning polyhedra without DO-loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Feautrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Pre-evaluation in HPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Southampton, United Kingdom. pp.263-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code generation in Bouclettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth Euromicro Workshop on Parallel and Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, London, United Kingdom. pp.273--280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Automatic Parallelization Strategies for HPF Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCN 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bruxelles, Belgium. pp.778-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouclettes: A Fortran Loop Parallelizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCN 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bruxelles, Belgium. pp.784-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for the evaluation of array expressions on state-of-the-art massively parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Parallel VLSI Architectures III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Unknown, pp.319-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Affine Schedules for Matrix Multiplication on the MasPar Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.B. Fortes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings MPCS'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Ischia, Italy. pp.452--459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating array expressions on massively parallel machines with communication/computation overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing: CONPAR94 - VAPP VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, pp.713-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pen)-ultimate tiling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Scalable High Performance Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Knoxville, TN, United States. pp.568-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking Neural Computing in Memristive Neuromorphic Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Nature, Handbook of Memristor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , In press, 978-3-319-76375-0. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76375-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Mapping Heuristics for Multiprocessor Systems-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benhaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gamatié, Abdoulaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Research and Development in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229--247, 2014, 978-3-319-08238-7 978-3-319-08239-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for Efficient Data Intensive Computing on SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilde Corvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borko Furht and Armando Escalante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Data Intensive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML2 Profile for Modeling Controlled Data Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huss, Sorin Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Design and Specification Languages for SoCs, Selected contributions from FDL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, ChDL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for System-on-Chip Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Babau and Joël Champeau and Sébastien Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From MDD concepts to experiments and illustrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Hermes science and Lavoisier, 2006, 1-905209-59-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributed Process Networks with CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Desprez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Tools for Parallel Computing On Heterogeneous Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Architecture for Intensive Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossan Bondé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Gérard and Jean-Philippe Babeau and Joël Champeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Hermes science and Lavoisier, 2005, 1-905209-32-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Array Expressions on Massively Parallel Machines with Communication/Computation Overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Buchberger and J. Volkert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing: CONPAR 94-VAPP VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 854, Springer Verlag, pp.713-724, 1994, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Design and Specification Languages for SoCs Selected Contributions from FDL'04</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Boulet. Kluwer Academic Publishers, pp.303, 2005, 0-387-26149-4. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultimodalBirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17633386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation énergétique des technologies blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModNEF : MODular Neuromorphic Emulator for Fpga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazdak Fatahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Meftali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:abc8c762e0ef9fdb7241ee66670c9783f3122c3f;origin=https://gitlab.univ-lille.fr/bioinsp/ModNEF;visit=swh:1:snp:896c4ea374fc052f6742bcfd6e26b27e3dc59277;anchor=swh:1:rev:3e6dad9a460719607b5514a44de879466f703de6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Spiking Neural Network Simulator (CSNN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Marius Bilasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devienne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing the Pinball game with Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazdak Fathai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bartolozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia D Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing for Development and Learning Workshop (NCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2S3, a Simulator for the Architecture Exploration of Neuromorphic Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuComp 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of certificates issued by universities for European competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine de Coëtlogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Murie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation numérique des attestations émises par les universités au service de la compétitivité européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine de Coëtlogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Murie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies blockchain au service du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine de Coëtlogon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille (2018-..). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenoux Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EcoInfo. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2S3, an Open-Source Scalable Spiking Neuromorphic Hardware Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 1, Sciences et Technologies; CRIStAL UMR 9189. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor nanodevice for unconventional computing:review and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahyar Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lille 1, Sciences et Technologies; CRIStAL UMR 9189. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMS+: Un outil pour les processus de production de logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2013, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation centrée sur les processus métier pour la génération complète de portails collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00638298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive Model Refactoring for Design Space Exploration of Intensive Signal Processing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Loop Transformations for Systematic Signal Processing Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6469, INRIA. 2008, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00262023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Semantics of Array-OL, a Domain Specific Language for Intensive Multidimensional Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6467, INRIA. 2008, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array-OL Revisited, Multidimensional Intensive Signal Processing Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6113, INRIA. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00128840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard2 UML profile documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0342, INRIA. 2007, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Topologies of Interconnection Networks based on Multidimensional Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6201, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149527v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Modeling of Data Intensive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5876, INRIA. 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Control in the Gaspard2 Data-Parallel Metamodel: Synchronous Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouassila Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5794, INRIA. 2006, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another Multidimensional Synchronous Dataflow: Simulating Array-OL in Ptolemy II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5516, INRIA. 2005, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of the Array-OL Specification Language onto the Kahn Process Network Computation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5515, INRIA. 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML 2.0 Structure Diagram for Intensive Signal Processing Application Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4766, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Process Networks Using Half FIFO Queues in CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4765, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiling for Heterogeneous Computing Platforms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-1998-08, Laboratoire de l'informatique du parallélisme. 1998, 2+18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop parallelization algorithms: from parallelism extraction to code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-André Silber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 97--17, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop parallelization algorithms : from parallelism extraction to code generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Darte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Andre Silber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-1997-17, Laboratoire de l'informatique du parallélisme. 1997, 2+30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automatic parallelization strategies for HPF compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-1995-44, Laboratoire de l'informatique du parallélisme. 1995, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bouclettes loop parallelizer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-1995-40, Laboratoire de l'informatique du parallélisme. 1995, 2+13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code generation in bouclettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-1995-43, Laboratoire de l'informatique du parallélisme. 1995, 2+21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Manual of the Bouclettes Parallelizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lequiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference manual of the Bouclettes parallelizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lequiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP TR-94-04, Laboratoire de l'informatique du parallélisme. 1994, 2+28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Hyperparameter Optimization Of Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la parallélisation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Ecole normale supérieure de lyon - ENS LYON, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00564899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux environnements de programmation pour le calcul intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université des Sciences et Technologie de Lille - Lille I, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00564904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16901,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32500DCF"/>
+    <w:nsid w:val="B863BC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17132,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pboulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0373-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069782644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7600-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Aji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouassida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D&#8217;angelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ad76d5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pinto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Elbez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102293" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Laforge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-41-165-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558636v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim Hamzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bertogna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2909886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berrajaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2018.04.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2017.2761231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitkumar Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faisal Nadeem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arash Ostadzadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D35B7CD15BC771B8BF007264F81F0E498D24FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbou El Hassen Benyamina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Elhaji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9101-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-009-0085-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLP0707H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Redon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Firmin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Shahbahrami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olejnik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi Smaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2010.5457010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487596" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aroui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eltar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dellal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Meena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000912v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565175v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565172v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Devin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565188v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demeure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.B. Fortes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76375-0_25" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198993v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Benyamina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhaoua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fathai" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D Angelo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979478v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Th&#233;bault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van de Velde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Murie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232816v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeantet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;nin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ramon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261178v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262023v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149527v4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171137v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128840v3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070228v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070490v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theeuwen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102082v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565002v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lequiniou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102691v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564904v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pboulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0373-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069782644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=gzy0ay0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7600-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fatahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Meftali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Aji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouassida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D&#8217;angelo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ad76d5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Carlsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pinto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammouda Elbez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Laforge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-41-165-2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558636v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim Hamzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Dahmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106334" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lipari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bertogna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2909886" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02243352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Berrajaa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.04.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Shahsavari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ahmadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2018.04.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2017.2761231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faisal Nadeem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arash Ostadzadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D35B7CD15BC771B8BF007264F81F0E498D24FA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Benhaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitkumar Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou El Hassan Benyamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbou El Hassen Benyamina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.01.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q15R6KDG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Elhaji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Zitouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9101-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.12.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-009-0085-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLP0707H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/561863" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Amar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Redon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Darte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andr&#233; Silber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Firmin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463709v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larach Hicham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Shahbahrami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bilasco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Zahaf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olejnik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997475" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950090" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi Smaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Wendell de Oliveira Rodrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerarajan Thiyagalingam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyomarch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487596" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.25" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilde Corvino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15277-1_11" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2010.5457010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aroui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eltar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dellal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Piel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Niar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565162v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565160v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565163v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lossan Bond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Meena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000911v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kajfasz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Devin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565185v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565188v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demeure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feautrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565001v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.B. Fortes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172472v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76375-0_25" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198993v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Benyamina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhaoua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565165v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Honor&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565171v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136935" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545253v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:abc8c762e0ef9fdb7241ee66670c9783f3122c3f;origin=https://gitlab.univ-lille.fr/bioinsp/ModNEF;visit=swh:1:snp:896c4ea374fc052f6742bcfd6e26b27e3dc59277;anchor=swh:1:rev:3e6dad9a460719607b5514a44de879466f703de6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devienne Philippe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d7f51c14135d5db826ff4e440621a3d21136913d;origin=https://gitlab.univ-lille.fr/bioinsp/falez-csnn-simulator;visit=swh:1:snp:8ed8bf7b7cd230015bd2d21f87d43f326b5db74a;anchor=swh:1:rev:4438b1bcb3c2d46094f4518e8d70c07d886ac381" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Fathai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bartolozzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D Angelo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979478v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Th&#233;bault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice van de Velde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Murie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232816v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeantet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;nin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ramon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432133v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480614v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802213v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Souissi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638298v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Launay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465456v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262023v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261178v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128840v3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171137v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149527v4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070228v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070491v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071820v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theeuwen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102006v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856896v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101883v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Andre Silber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102082v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565002v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lequiniou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102691v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564904v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>